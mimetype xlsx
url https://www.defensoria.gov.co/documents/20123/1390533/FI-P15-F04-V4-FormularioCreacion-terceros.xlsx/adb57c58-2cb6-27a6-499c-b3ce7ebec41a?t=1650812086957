--- v0 (2026-01-22)
+++ v1 (2026-07-23)
@@ -1,83 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\juparada\Desktop\HERRAMIENTAS DEL SISTEMA\SIGI 2018\CONTROL DE DOCUMENTOS\FINANCIERA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Mi unidad\1. Defensoría\00. Subdirección Financiera\00. FI-P15-F04_V5 Creación Terceros Persona Natural 16-07-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF8709C7-D946-45D6-B5C4-F9167183CBEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735" firstSheet="2" activeTab="2"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Persona N" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Persona Nat" sheetId="3" state="hidden" r:id="rId2"/>
     <sheet name="Persona Natural " sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Persona Nat'!$B$2:$AE$47</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Persona Natural '!$B$2:$AE$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Persona Natural '!$B$2:$AE$49</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="99">
   <si>
     <t>FORMATO PERSONA NATURAL</t>
   </si>
   <si>
     <t>INFORMACION BASICA</t>
   </si>
   <si>
     <t>DATOS UBICACIÓN</t>
   </si>
   <si>
     <t>Naturaleza Juridica</t>
   </si>
   <si>
     <t>Persona Natural Nacional</t>
   </si>
   <si>
     <t>Localizaciòn</t>
   </si>
   <si>
     <t xml:space="preserve">Nacional  </t>
   </si>
   <si>
     <t>Persona Natural Extranjera</t>
   </si>
   <si>
@@ -317,61 +319,87 @@
   <si>
     <t>Régimen Ordinario</t>
   </si>
   <si>
     <t>Régimen Común</t>
   </si>
   <si>
     <t>Régimen Simplificado</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre del proceso/subproceso: Gestión Financiera </t>
   </si>
   <si>
     <t>Código: FI-P15-F04</t>
   </si>
   <si>
     <t>Versión: 03</t>
   </si>
   <si>
     <t>Vigente desde: 17/12/2018</t>
   </si>
   <si>
     <t>Anexar fotocopia del documento de Identidad</t>
   </si>
   <si>
-    <t>Vigente desde: 21/03/2019</t>
-[...2 lines deleted...]
-    <t>Versión: 04</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> En el caso de los beneficiarios de las acciones de grupo que administra el Fondo para la Defensa de los Derechos e Intereses Colectivos, la aceptación en la radicación de este formato no implica el reconocimiento automático del cumplimiento de requisitos para el pago de la indemnización. Este documento será revisado por dicho Fondo para que, al entender cumplidos todos los requisitos, se pueda avanzar el pago de la indemnización.</t>
+    </r>
+  </si>
+  <si>
+    <t>Versión: 05</t>
+  </si>
+  <si>
+    <t>Proceso Gestión Financiera
+Creación Terceros Persona Natural</t>
+  </si>
+  <si>
+    <t>Fecha aprobación: 17/07/2026</t>
+  </si>
+  <si>
+    <t>Cta. Ahorros</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="25" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -477,60 +505,66 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="6"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="67">
+  <borders count="81">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1282,934 +1316,1561 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="413">
+  <cellXfs count="539">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="71" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="27"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="27"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="27"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" textRotation="27"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" textRotation="27"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" textRotation="27"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2241,295 +2902,277 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" textRotation="27"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" textRotation="27"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" textRotation="27"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>685800</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2076" name="35 Imagen"/>
+        <xdr:cNvPr id="2076" name="35 Imagen">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001C080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="495300" y="257175"/>
           <a:ext cx="590550" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -2546,232 +3189,238 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:colOff>136662</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>46383</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>685800</xdr:colOff>
+      <xdr:colOff>788330</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>219075</xdr:rowOff>
+      <xdr:rowOff>217834</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3080" name="35 Imagen"/>
+        <xdr:cNvPr id="3080" name="35 Imagen">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000080C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="257175"/>
-          <a:ext cx="590550" cy="676275"/>
+          <a:off x="559075" y="228600"/>
+          <a:ext cx="658018" cy="674757"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2912,3497 +3561,3405 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AE64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AD64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AM2" sqref="AM2:AR4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.5703125" customWidth="1"/>
+    <col min="1" max="1" width="13.54296875" customWidth="1"/>
     <col min="2" max="2" width="3" customWidth="1"/>
-    <col min="3" max="6" width="11.42578125" hidden="1" customWidth="1"/>
-    <col min="7" max="8" width="2.85546875" customWidth="1"/>
+    <col min="3" max="6" width="11.453125" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="2.81640625" customWidth="1"/>
     <col min="9" max="9" width="3" customWidth="1"/>
-    <col min="10" max="10" width="2.85546875" customWidth="1"/>
+    <col min="10" max="10" width="2.81640625" customWidth="1"/>
     <col min="11" max="11" width="3" customWidth="1"/>
-    <col min="12" max="13" width="2.85546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="1.42578125" customWidth="1"/>
+    <col min="12" max="13" width="2.81640625" customWidth="1"/>
+    <col min="14" max="14" width="5.54296875" customWidth="1"/>
+    <col min="15" max="15" width="3.26953125" customWidth="1"/>
+    <col min="16" max="16" width="3.1796875" customWidth="1"/>
+    <col min="17" max="17" width="3.26953125" customWidth="1"/>
+    <col min="18" max="18" width="3.453125" customWidth="1"/>
+    <col min="19" max="19" width="3.26953125" customWidth="1"/>
+    <col min="20" max="20" width="4.81640625" customWidth="1"/>
+    <col min="21" max="21" width="1.453125" customWidth="1"/>
     <col min="22" max="22" width="5" customWidth="1"/>
-    <col min="23" max="23" width="3.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="29" max="29" width="11.42578125" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="3.81640625" customWidth="1"/>
+    <col min="24" max="24" width="4.54296875" customWidth="1"/>
+    <col min="25" max="25" width="3.81640625" customWidth="1"/>
+    <col min="26" max="26" width="4.1796875" customWidth="1"/>
+    <col min="27" max="27" width="2.81640625" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="3.1796875" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="11.453125" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8" customWidth="1"/>
-    <col min="31" max="31" width="7.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="35" max="35" width="4.42578125" customWidth="1"/>
+    <col min="31" max="31" width="7.26953125" customWidth="1"/>
+    <col min="32" max="32" width="4.26953125" customWidth="1"/>
+    <col min="33" max="33" width="5.7265625" customWidth="1"/>
+    <col min="34" max="34" width="3.7265625" customWidth="1"/>
+    <col min="35" max="35" width="4.453125" customWidth="1"/>
     <col min="36" max="36" width="4" customWidth="1"/>
-    <col min="37" max="37" width="3.140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="57" max="57" width="4.140625" customWidth="1"/>
+    <col min="37" max="37" width="3.1796875" customWidth="1"/>
+    <col min="38" max="38" width="3.54296875" customWidth="1"/>
+    <col min="39" max="40" width="3.453125" customWidth="1"/>
+    <col min="41" max="41" width="3.7265625" customWidth="1"/>
+    <col min="42" max="42" width="3.453125" customWidth="1"/>
+    <col min="43" max="44" width="3.54296875" customWidth="1"/>
+    <col min="45" max="45" width="3.81640625" customWidth="1"/>
+    <col min="46" max="46" width="3.453125" customWidth="1"/>
+    <col min="47" max="47" width="3.7265625" customWidth="1"/>
+    <col min="48" max="48" width="4.81640625" customWidth="1"/>
+    <col min="49" max="50" width="4.26953125" customWidth="1"/>
+    <col min="51" max="51" width="2.7265625" customWidth="1"/>
+    <col min="52" max="52" width="3.1796875" customWidth="1"/>
+    <col min="53" max="53" width="3.26953125" customWidth="1"/>
+    <col min="54" max="54" width="3.54296875" customWidth="1"/>
+    <col min="55" max="56" width="3.7265625" customWidth="1"/>
+    <col min="57" max="57" width="4.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="3" customFormat="1" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="279" t="s">
+    <row r="1" spans="1:30" s="2" customFormat="1" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="414" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="280"/>
-[...61 lines deleted...]
-      <c r="A3" s="217" t="s">
+      <c r="B1" s="415"/>
+      <c r="C1" s="415"/>
+      <c r="D1" s="415"/>
+      <c r="E1" s="415"/>
+      <c r="F1" s="415"/>
+      <c r="G1" s="415"/>
+      <c r="H1" s="415"/>
+      <c r="I1" s="415"/>
+      <c r="J1" s="415"/>
+      <c r="K1" s="415"/>
+      <c r="L1" s="415"/>
+      <c r="M1" s="415"/>
+      <c r="N1" s="415"/>
+      <c r="O1" s="415"/>
+      <c r="P1" s="415"/>
+      <c r="Q1" s="415"/>
+      <c r="R1" s="415"/>
+      <c r="S1" s="415"/>
+      <c r="T1" s="415"/>
+      <c r="U1" s="415"/>
+      <c r="V1" s="415"/>
+      <c r="W1" s="415"/>
+      <c r="X1" s="415"/>
+      <c r="Y1" s="415"/>
+      <c r="Z1" s="415"/>
+      <c r="AA1" s="415"/>
+      <c r="AB1" s="415"/>
+      <c r="AC1" s="415"/>
+      <c r="AD1" s="416"/>
+    </row>
+    <row r="2" spans="1:30" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+    </row>
+    <row r="3" spans="1:30" s="2" customFormat="1" ht="13.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="346" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="218"/>
-[...13 lines deleted...]
-      <c r="P3" s="217" t="s">
+      <c r="B3" s="347"/>
+      <c r="C3" s="347"/>
+      <c r="D3" s="347"/>
+      <c r="E3" s="347"/>
+      <c r="F3" s="347"/>
+      <c r="G3" s="347"/>
+      <c r="H3" s="347"/>
+      <c r="I3" s="347"/>
+      <c r="J3" s="347"/>
+      <c r="K3" s="347"/>
+      <c r="L3" s="347"/>
+      <c r="M3" s="347"/>
+      <c r="N3" s="348"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="346" t="s">
         <v>2</v>
       </c>
-      <c r="Q3" s="218"/>
-[...31 lines deleted...]
-      <c r="P4" s="9"/>
+      <c r="Q3" s="347"/>
+      <c r="R3" s="347"/>
+      <c r="S3" s="347"/>
+      <c r="T3" s="347"/>
+      <c r="U3" s="347"/>
+      <c r="V3" s="347"/>
+      <c r="W3" s="347"/>
+      <c r="X3" s="347"/>
+      <c r="Y3" s="347"/>
+      <c r="Z3" s="347"/>
+      <c r="AA3" s="347"/>
+      <c r="AB3" s="347"/>
+      <c r="AC3" s="347"/>
+      <c r="AD3" s="348"/>
+    </row>
+    <row r="4" spans="1:30" s="2" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="6"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="8"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
-      <c r="T4" s="5"/>
-[...13 lines deleted...]
-      <c r="A5" s="263" t="s">
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="9"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4"/>
+      <c r="AB4" s="4"/>
+      <c r="AC4" s="4"/>
+      <c r="AD4" s="7"/>
+    </row>
+    <row r="5" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="384" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="264"/>
-[...5 lines deleted...]
-      <c r="H5" s="276" t="s">
+      <c r="B5" s="385"/>
+      <c r="C5" s="385"/>
+      <c r="D5" s="385"/>
+      <c r="E5" s="385"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="411" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="277"/>
-[...6 lines deleted...]
-      <c r="P5" s="228" t="s">
+      <c r="I5" s="412"/>
+      <c r="J5" s="412"/>
+      <c r="K5" s="412"/>
+      <c r="L5" s="412"/>
+      <c r="M5" s="412"/>
+      <c r="N5" s="413"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="357" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="229"/>
-[...2 lines deleted...]
-      <c r="T5" s="229"/>
+      <c r="Q5" s="358"/>
+      <c r="R5" s="358"/>
+      <c r="S5" s="358"/>
+      <c r="T5" s="358"/>
       <c r="U5" s="1"/>
-      <c r="V5" s="14"/>
-      <c r="W5" s="268" t="s">
+      <c r="V5" s="13"/>
+      <c r="W5" s="402" t="s">
         <v>6</v>
       </c>
-      <c r="X5" s="203"/>
-[...16 lines deleted...]
-      <c r="H6" s="265" t="s">
+      <c r="X5" s="338"/>
+      <c r="Y5" s="338"/>
+      <c r="Z5" s="338"/>
+      <c r="AA5" s="338"/>
+      <c r="AB5" s="338"/>
+      <c r="AC5" s="338"/>
+      <c r="AD5" s="339"/>
+    </row>
+    <row r="6" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="399" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="266"/>
-[...10 lines deleted...]
-      <c r="T6" s="21"/>
+      <c r="I6" s="400"/>
+      <c r="J6" s="400"/>
+      <c r="K6" s="400"/>
+      <c r="L6" s="400"/>
+      <c r="M6" s="400"/>
+      <c r="N6" s="401"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="20"/>
+      <c r="R6" s="20"/>
+      <c r="S6" s="20"/>
+      <c r="T6" s="20"/>
       <c r="U6" s="1"/>
-      <c r="V6" s="14"/>
-      <c r="W6" s="268" t="s">
+      <c r="V6" s="13"/>
+      <c r="W6" s="402" t="s">
         <v>8</v>
       </c>
-      <c r="X6" s="203"/>
-[...9 lines deleted...]
-      <c r="A7" s="269" t="s">
+      <c r="X6" s="338"/>
+      <c r="Y6" s="338"/>
+      <c r="Z6" s="338"/>
+      <c r="AA6" s="338"/>
+      <c r="AB6" s="338"/>
+      <c r="AC6" s="338"/>
+      <c r="AD6" s="339"/>
+    </row>
+    <row r="7" spans="1:30" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="403" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="270"/>
-[...4 lines deleted...]
-      <c r="G7" s="22" t="s">
+      <c r="B7" s="404"/>
+      <c r="C7" s="405"/>
+      <c r="D7" s="405"/>
+      <c r="E7" s="406"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="22"/>
-      <c r="I7" s="22" t="s">
+      <c r="H7" s="21"/>
+      <c r="I7" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="J7" s="22"/>
-      <c r="K7" s="22" t="s">
+      <c r="J7" s="21"/>
+      <c r="K7" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="L7" s="22"/>
-      <c r="M7" s="22" t="s">
+      <c r="L7" s="21"/>
+      <c r="M7" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="N7" s="8"/>
-[...5 lines deleted...]
-      <c r="T7" s="21"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="19"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="20"/>
+      <c r="S7" s="20"/>
+      <c r="T7" s="20"/>
       <c r="U7" s="1"/>
-      <c r="V7" s="6"/>
-[...26 lines deleted...]
-      <c r="P8" s="228" t="s">
+      <c r="V7" s="5"/>
+      <c r="W7" s="4"/>
+      <c r="X7" s="4"/>
+      <c r="Y7" s="4"/>
+      <c r="Z7" s="4"/>
+      <c r="AA7" s="4"/>
+      <c r="AB7" s="4"/>
+      <c r="AC7" s="4"/>
+      <c r="AD7" s="7"/>
+    </row>
+    <row r="8" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="357" t="s">
         <v>14</v>
       </c>
-      <c r="Q8" s="229"/>
-[...2 lines deleted...]
-      <c r="T8" s="229"/>
+      <c r="Q8" s="358"/>
+      <c r="R8" s="358"/>
+      <c r="S8" s="358"/>
+      <c r="T8" s="358"/>
       <c r="U8" s="1"/>
-      <c r="V8" s="262"/>
-[...11 lines deleted...]
-      <c r="A9" s="275" t="s">
+      <c r="V8" s="407"/>
+      <c r="W8" s="332"/>
+      <c r="X8" s="332"/>
+      <c r="Y8" s="332"/>
+      <c r="Z8" s="332"/>
+      <c r="AA8" s="332"/>
+      <c r="AB8" s="332"/>
+      <c r="AC8" s="332"/>
+      <c r="AD8" s="333"/>
+    </row>
+    <row r="9" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="410" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="271"/>
-[...13 lines deleted...]
-      <c r="P9" s="228" t="s">
+      <c r="B9" s="405"/>
+      <c r="C9" s="405"/>
+      <c r="D9" s="405"/>
+      <c r="E9" s="406"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="386"/>
+      <c r="H9" s="387"/>
+      <c r="I9" s="387"/>
+      <c r="J9" s="387"/>
+      <c r="K9" s="387"/>
+      <c r="L9" s="387"/>
+      <c r="M9" s="387"/>
+      <c r="N9" s="388"/>
+      <c r="O9" s="25"/>
+      <c r="P9" s="357" t="s">
         <v>16</v>
       </c>
-      <c r="Q9" s="229"/>
-[...2 lines deleted...]
-      <c r="T9" s="229"/>
+      <c r="Q9" s="358"/>
+      <c r="R9" s="358"/>
+      <c r="S9" s="358"/>
+      <c r="T9" s="358"/>
       <c r="U9" s="1"/>
-      <c r="V9" s="262"/>
-[...11 lines deleted...]
-      <c r="A10" s="273" t="s">
+      <c r="V9" s="407"/>
+      <c r="W9" s="332"/>
+      <c r="X9" s="332"/>
+      <c r="Y9" s="332"/>
+      <c r="Z9" s="332"/>
+      <c r="AA9" s="332"/>
+      <c r="AB9" s="332"/>
+      <c r="AC9" s="332"/>
+      <c r="AD9" s="333"/>
+    </row>
+    <row r="10" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="408" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="274"/>
-[...13 lines deleted...]
-      <c r="P10" s="228" t="s">
+      <c r="B10" s="409"/>
+      <c r="C10" s="409"/>
+      <c r="D10" s="409"/>
+      <c r="E10" s="409"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="386"/>
+      <c r="H10" s="387"/>
+      <c r="I10" s="387"/>
+      <c r="J10" s="387"/>
+      <c r="K10" s="387"/>
+      <c r="L10" s="387"/>
+      <c r="M10" s="387"/>
+      <c r="N10" s="388"/>
+      <c r="O10" s="25"/>
+      <c r="P10" s="357" t="s">
         <v>18</v>
       </c>
-      <c r="Q10" s="229"/>
-[...2 lines deleted...]
-      <c r="T10" s="229"/>
+      <c r="Q10" s="358"/>
+      <c r="R10" s="358"/>
+      <c r="S10" s="358"/>
+      <c r="T10" s="358"/>
       <c r="U10" s="1"/>
-      <c r="V10" s="262"/>
-[...11 lines deleted...]
-      <c r="A11" s="263" t="s">
+      <c r="V10" s="407"/>
+      <c r="W10" s="332"/>
+      <c r="X10" s="332"/>
+      <c r="Y10" s="332"/>
+      <c r="Z10" s="332"/>
+      <c r="AA10" s="332"/>
+      <c r="AB10" s="332"/>
+      <c r="AC10" s="332"/>
+      <c r="AD10" s="333"/>
+    </row>
+    <row r="11" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="384" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="264"/>
-[...17 lines deleted...]
-      <c r="T11" s="21"/>
+      <c r="B11" s="385"/>
+      <c r="C11" s="385"/>
+      <c r="D11" s="385"/>
+      <c r="E11" s="385"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="386"/>
+      <c r="H11" s="387"/>
+      <c r="I11" s="387"/>
+      <c r="J11" s="387"/>
+      <c r="K11" s="387"/>
+      <c r="L11" s="387"/>
+      <c r="M11" s="387"/>
+      <c r="N11" s="388"/>
+      <c r="O11" s="25"/>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="20"/>
+      <c r="R11" s="20"/>
+      <c r="S11" s="20"/>
+      <c r="T11" s="20"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
-      <c r="AD11" s="28"/>
-[...3 lines deleted...]
-      <c r="A12" s="263" t="s">
+      <c r="AD11" s="26"/>
+    </row>
+    <row r="12" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="384" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="264"/>
-[...13 lines deleted...]
-      <c r="P12" s="228" t="s">
+      <c r="B12" s="385"/>
+      <c r="C12" s="385"/>
+      <c r="D12" s="385"/>
+      <c r="E12" s="385"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="386"/>
+      <c r="H12" s="387"/>
+      <c r="I12" s="387"/>
+      <c r="J12" s="387"/>
+      <c r="K12" s="387"/>
+      <c r="L12" s="387"/>
+      <c r="M12" s="387"/>
+      <c r="N12" s="388"/>
+      <c r="O12" s="25"/>
+      <c r="P12" s="357" t="s">
         <v>21</v>
       </c>
-      <c r="Q12" s="229"/>
-[...2 lines deleted...]
-      <c r="T12" s="229"/>
+      <c r="Q12" s="358"/>
+      <c r="R12" s="358"/>
+      <c r="S12" s="358"/>
+      <c r="T12" s="358"/>
       <c r="U12" s="1"/>
-      <c r="V12" s="196"/>
-[...11 lines deleted...]
-      <c r="A13" s="254" t="s">
+      <c r="V12" s="331"/>
+      <c r="W12" s="332"/>
+      <c r="X12" s="332"/>
+      <c r="Y12" s="332"/>
+      <c r="Z12" s="332"/>
+      <c r="AA12" s="332"/>
+      <c r="AB12" s="332"/>
+      <c r="AC12" s="332"/>
+      <c r="AD12" s="333"/>
+    </row>
+    <row r="13" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="394" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="255"/>
-[...13 lines deleted...]
-      <c r="P13" s="228" t="s">
+      <c r="B13" s="395"/>
+      <c r="C13" s="395"/>
+      <c r="D13" s="395"/>
+      <c r="E13" s="395"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="396"/>
+      <c r="H13" s="397"/>
+      <c r="I13" s="397"/>
+      <c r="J13" s="397"/>
+      <c r="K13" s="397"/>
+      <c r="L13" s="397"/>
+      <c r="M13" s="397"/>
+      <c r="N13" s="398"/>
+      <c r="O13" s="25"/>
+      <c r="P13" s="357" t="s">
         <v>23</v>
       </c>
-      <c r="Q13" s="229"/>
-[...2 lines deleted...]
-      <c r="T13" s="229"/>
+      <c r="Q13" s="358"/>
+      <c r="R13" s="358"/>
+      <c r="S13" s="358"/>
+      <c r="T13" s="358"/>
       <c r="U13" s="1"/>
-      <c r="V13" s="196"/>
-[...10 lines deleted...]
-    <row r="14" spans="1:31" s="3" customFormat="1" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="V13" s="331"/>
+      <c r="W13" s="332"/>
+      <c r="X13" s="332"/>
+      <c r="Y13" s="332"/>
+      <c r="Z13" s="332"/>
+      <c r="AA13" s="332"/>
+      <c r="AB13" s="332"/>
+      <c r="AC13" s="332"/>
+      <c r="AD13" s="333"/>
+    </row>
+    <row r="14" spans="1:30" s="2" customFormat="1" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-      <c r="O14" s="31"/>
-      <c r="P14" s="228" t="s">
+      <c r="O14"/>
+      <c r="P14" s="357" t="s">
         <v>24</v>
       </c>
-      <c r="Q14" s="229"/>
-[...2 lines deleted...]
-      <c r="T14" s="229"/>
+      <c r="Q14" s="358"/>
+      <c r="R14" s="358"/>
+      <c r="S14" s="358"/>
+      <c r="T14" s="358"/>
       <c r="U14" s="1"/>
-      <c r="V14" s="196"/>
-[...11 lines deleted...]
-      <c r="A15" s="217" t="s">
+      <c r="V14" s="331"/>
+      <c r="W14" s="332"/>
+      <c r="X14" s="332"/>
+      <c r="Y14" s="332"/>
+      <c r="Z14" s="332"/>
+      <c r="AA14" s="332"/>
+      <c r="AB14" s="332"/>
+      <c r="AC14" s="332"/>
+      <c r="AD14" s="333"/>
+    </row>
+    <row r="15" spans="1:30" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="346" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="218"/>
-[...13 lines deleted...]
-      <c r="P15" s="249" t="s">
+      <c r="B15" s="347"/>
+      <c r="C15" s="347"/>
+      <c r="D15" s="347"/>
+      <c r="E15" s="347"/>
+      <c r="F15" s="347"/>
+      <c r="G15" s="347"/>
+      <c r="H15" s="347"/>
+      <c r="I15" s="347"/>
+      <c r="J15" s="347"/>
+      <c r="K15" s="347"/>
+      <c r="L15" s="347"/>
+      <c r="M15" s="347"/>
+      <c r="N15" s="348"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="389" t="s">
         <v>26</v>
       </c>
-      <c r="Q15" s="250"/>
-[...30 lines deleted...]
-      <c r="O16" s="15"/>
+      <c r="Q15" s="390"/>
+      <c r="R15" s="390"/>
+      <c r="S15" s="390"/>
+      <c r="T15" s="390"/>
+      <c r="U15" s="29"/>
+      <c r="V15" s="391"/>
+      <c r="W15" s="392"/>
+      <c r="X15" s="392"/>
+      <c r="Y15" s="392"/>
+      <c r="Z15" s="392"/>
+      <c r="AA15" s="392"/>
+      <c r="AB15" s="392"/>
+      <c r="AC15" s="392"/>
+      <c r="AD15" s="393"/>
+    </row>
+    <row r="16" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="30"/>
+      <c r="B16" s="31"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="31"/>
+      <c r="L16" s="31"/>
+      <c r="M16" s="31"/>
+      <c r="N16" s="32"/>
+      <c r="O16" s="14"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16" s="2"/>
-[...2 lines deleted...]
-      <c r="A17" s="246" t="s">
+    </row>
+    <row r="17" spans="1:30" s="2" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="381" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="247"/>
-[...13 lines deleted...]
-      <c r="P17" s="217" t="s">
+      <c r="B17" s="382"/>
+      <c r="C17" s="382"/>
+      <c r="D17" s="382"/>
+      <c r="E17" s="382"/>
+      <c r="F17" s="382"/>
+      <c r="G17" s="382"/>
+      <c r="H17" s="382"/>
+      <c r="I17" s="382"/>
+      <c r="J17" s="382"/>
+      <c r="K17" s="382"/>
+      <c r="L17" s="382"/>
+      <c r="M17" s="382"/>
+      <c r="N17" s="383"/>
+      <c r="O17" s="25"/>
+      <c r="P17" s="346" t="s">
         <v>28</v>
       </c>
-      <c r="Q17" s="218"/>
-[...20 lines deleted...]
-      <c r="E18" s="31"/>
+      <c r="Q17" s="347"/>
+      <c r="R17" s="347"/>
+      <c r="S17" s="347"/>
+      <c r="T17" s="347"/>
+      <c r="U17" s="347"/>
+      <c r="V17" s="347"/>
+      <c r="W17" s="347"/>
+      <c r="X17" s="347"/>
+      <c r="Y17" s="347"/>
+      <c r="Z17" s="347"/>
+      <c r="AA17" s="347"/>
+      <c r="AB17" s="347"/>
+      <c r="AC17" s="347"/>
+      <c r="AD17" s="348"/>
+    </row>
+    <row r="18" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="34"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
       <c r="F18" s="1"/>
-      <c r="G18" s="18" t="s">
+      <c r="G18" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="H18" s="18" t="s">
+      <c r="H18" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="I18" s="18" t="s">
+      <c r="I18" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="J18" s="30" t="s">
+      <c r="J18" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="K18" s="30" t="s">
+      <c r="K18" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="L18" s="30" t="s">
+      <c r="L18" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="M18" s="30" t="s">
+      <c r="M18" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="N18" s="39" t="s">
+      <c r="N18" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="O18" s="30"/>
-[...18 lines deleted...]
-      <c r="A19" s="42" t="s">
+      <c r="O18" s="17"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="20"/>
+      <c r="R18" s="20"/>
+      <c r="S18" s="20"/>
+      <c r="T18" s="21"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="36"/>
+      <c r="W18" s="36"/>
+      <c r="X18" s="36"/>
+      <c r="Y18" s="36"/>
+      <c r="Z18" s="36"/>
+      <c r="AA18" s="36"/>
+      <c r="AB18" s="36"/>
+      <c r="AC18" s="36"/>
+      <c r="AD18" s="37"/>
+    </row>
+    <row r="19" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="32"/>
-[...2 lines deleted...]
-      <c r="E19" s="32"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
       <c r="F19" s="1"/>
-      <c r="G19" s="43"/>
-[...8 lines deleted...]
-      <c r="P19" s="228" t="s">
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="39"/>
+      <c r="M19" s="39"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="357" t="s">
         <v>33</v>
       </c>
-      <c r="Q19" s="229"/>
-[...20 lines deleted...]
-      <c r="E20" s="32"/>
+      <c r="Q19" s="358"/>
+      <c r="R19" s="358"/>
+      <c r="S19" s="358"/>
+      <c r="T19" s="358"/>
+      <c r="U19" s="20"/>
+      <c r="V19" s="313"/>
+      <c r="W19" s="314"/>
+      <c r="X19" s="314"/>
+      <c r="Y19" s="314"/>
+      <c r="Z19" s="314"/>
+      <c r="AA19" s="314"/>
+      <c r="AB19" s="314"/>
+      <c r="AC19" s="314"/>
+      <c r="AD19" s="315"/>
+    </row>
+    <row r="20" spans="1:30" s="2" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="41"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
       <c r="F20" s="1"/>
-      <c r="G20" s="6"/>
-[...8 lines deleted...]
-      <c r="P20" s="228" t="s">
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="42"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="357" t="s">
         <v>34</v>
       </c>
-      <c r="Q20" s="229"/>
-[...16 lines deleted...]
-      <c r="A21" s="243" t="s">
+      <c r="Q20" s="358"/>
+      <c r="R20" s="358"/>
+      <c r="S20" s="358"/>
+      <c r="T20" s="358"/>
+      <c r="U20" s="20"/>
+      <c r="V20" s="313"/>
+      <c r="W20" s="314"/>
+      <c r="X20" s="314"/>
+      <c r="Y20" s="314"/>
+      <c r="Z20" s="314"/>
+      <c r="AA20" s="314"/>
+      <c r="AB20" s="314"/>
+      <c r="AC20" s="314"/>
+      <c r="AD20" s="315"/>
+    </row>
+    <row r="21" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="378" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="244"/>
-[...2 lines deleted...]
-      <c r="E21" s="245"/>
+      <c r="B21" s="379"/>
+      <c r="C21" s="379"/>
+      <c r="D21" s="379"/>
+      <c r="E21" s="380"/>
       <c r="F21" s="1"/>
-      <c r="G21" s="196"/>
-[...8 lines deleted...]
-      <c r="P21" s="220" t="s">
+      <c r="G21" s="331"/>
+      <c r="H21" s="332"/>
+      <c r="I21" s="332"/>
+      <c r="J21" s="332"/>
+      <c r="K21" s="332"/>
+      <c r="L21" s="332"/>
+      <c r="M21" s="332"/>
+      <c r="N21" s="333"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="349" t="s">
         <v>36</v>
       </c>
-      <c r="Q21" s="221"/>
-[...16 lines deleted...]
-      <c r="A22" s="237" t="s">
+      <c r="Q21" s="350"/>
+      <c r="R21" s="350"/>
+      <c r="S21" s="350"/>
+      <c r="T21" s="351"/>
+      <c r="U21" s="20"/>
+      <c r="V21" s="313"/>
+      <c r="W21" s="314"/>
+      <c r="X21" s="314"/>
+      <c r="Y21" s="314"/>
+      <c r="Z21" s="314"/>
+      <c r="AA21" s="314"/>
+      <c r="AB21" s="314"/>
+      <c r="AC21" s="314"/>
+      <c r="AD21" s="315"/>
+    </row>
+    <row r="22" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="372" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="238"/>
-[...2 lines deleted...]
-      <c r="E22" s="239"/>
+      <c r="B22" s="373"/>
+      <c r="C22" s="373"/>
+      <c r="D22" s="373"/>
+      <c r="E22" s="374"/>
       <c r="F22" s="1"/>
-      <c r="G22" s="196"/>
-[...8 lines deleted...]
-      <c r="P22" s="228" t="s">
+      <c r="G22" s="331"/>
+      <c r="H22" s="332"/>
+      <c r="I22" s="332"/>
+      <c r="J22" s="332"/>
+      <c r="K22" s="332"/>
+      <c r="L22" s="332"/>
+      <c r="M22" s="332"/>
+      <c r="N22" s="333"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="357" t="s">
         <v>38</v>
       </c>
-      <c r="Q22" s="229"/>
-[...20 lines deleted...]
-      <c r="E23" s="37"/>
+      <c r="Q22" s="358"/>
+      <c r="R22" s="358"/>
+      <c r="S22" s="358"/>
+      <c r="T22" s="358"/>
+      <c r="U22" s="20"/>
+      <c r="V22" s="375"/>
+      <c r="W22" s="376"/>
+      <c r="X22" s="376"/>
+      <c r="Y22" s="376"/>
+      <c r="Z22" s="376"/>
+      <c r="AA22" s="376"/>
+      <c r="AB22" s="376"/>
+      <c r="AC22" s="376"/>
+      <c r="AD22" s="377"/>
+    </row>
+    <row r="23" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="43"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
       <c r="F23" s="1"/>
-      <c r="G23" s="6"/>
-[...8 lines deleted...]
-      <c r="P23" s="228" t="s">
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="357" t="s">
         <v>23</v>
       </c>
-      <c r="Q23" s="229"/>
-[...16 lines deleted...]
-      <c r="A24" s="234" t="s">
+      <c r="Q23" s="358"/>
+      <c r="R23" s="358"/>
+      <c r="S23" s="358"/>
+      <c r="T23" s="358"/>
+      <c r="U23" s="20"/>
+      <c r="V23" s="313"/>
+      <c r="W23" s="314"/>
+      <c r="X23" s="314"/>
+      <c r="Y23" s="314"/>
+      <c r="Z23" s="314"/>
+      <c r="AA23" s="314"/>
+      <c r="AB23" s="314"/>
+      <c r="AC23" s="314"/>
+      <c r="AD23" s="315"/>
+    </row>
+    <row r="24" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="359" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="235"/>
-[...13 lines deleted...]
-      <c r="P24" s="228" t="s">
+      <c r="B24" s="360"/>
+      <c r="C24" s="360"/>
+      <c r="D24" s="360"/>
+      <c r="E24" s="360"/>
+      <c r="F24" s="360"/>
+      <c r="G24" s="360"/>
+      <c r="H24" s="360"/>
+      <c r="I24" s="360"/>
+      <c r="J24" s="360"/>
+      <c r="K24" s="360"/>
+      <c r="L24" s="360"/>
+      <c r="M24" s="360"/>
+      <c r="N24" s="361"/>
+      <c r="O24" s="4"/>
+      <c r="P24" s="357" t="s">
         <v>40</v>
       </c>
-      <c r="Q24" s="229"/>
-[...31 lines deleted...]
-      <c r="P25" s="228" t="s">
+      <c r="Q24" s="358"/>
+      <c r="R24" s="358"/>
+      <c r="S24" s="358"/>
+      <c r="T24" s="358"/>
+      <c r="U24" s="20"/>
+      <c r="V24" s="313"/>
+      <c r="W24" s="314"/>
+      <c r="X24" s="314"/>
+      <c r="Y24" s="314"/>
+      <c r="Z24" s="314"/>
+      <c r="AA24" s="314"/>
+      <c r="AB24" s="314"/>
+      <c r="AC24" s="314"/>
+      <c r="AD24" s="315"/>
+    </row>
+    <row r="25" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="6"/>
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="44"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="4"/>
+      <c r="P25" s="357" t="s">
         <v>26</v>
       </c>
-      <c r="Q25" s="229"/>
-[...17 lines deleted...]
-      <c r="B26" s="211" t="s">
+      <c r="Q25" s="358"/>
+      <c r="R25" s="358"/>
+      <c r="S25" s="358"/>
+      <c r="T25" s="358"/>
+      <c r="U25" s="20"/>
+      <c r="V25" s="313"/>
+      <c r="W25" s="314"/>
+      <c r="X25" s="314"/>
+      <c r="Y25" s="314"/>
+      <c r="Z25" s="314"/>
+      <c r="AA25" s="314"/>
+      <c r="AB25" s="314"/>
+      <c r="AC25" s="314"/>
+      <c r="AD25" s="315"/>
+    </row>
+    <row r="26" spans="1:30" s="2" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="43"/>
+      <c r="B26" s="362" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="212"/>
-[...18 lines deleted...]
-      <c r="V26" s="232" t="s">
+      <c r="C26" s="363"/>
+      <c r="D26" s="363"/>
+      <c r="E26" s="363"/>
+      <c r="F26" s="363"/>
+      <c r="G26" s="363"/>
+      <c r="H26" s="364"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="368"/>
+      <c r="L26" s="368"/>
+      <c r="M26" s="368"/>
+      <c r="N26" s="369"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="46"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="12"/>
+      <c r="S26" s="12"/>
+      <c r="T26" s="12"/>
+      <c r="U26" s="20"/>
+      <c r="V26" s="370" t="s">
         <v>42</v>
       </c>
-      <c r="W26" s="232"/>
-[...11 lines deleted...]
-      <c r="B27" s="211" t="s">
+      <c r="W26" s="370"/>
+      <c r="X26" s="370"/>
+      <c r="Y26" s="370"/>
+      <c r="Z26" s="370"/>
+      <c r="AA26" s="370"/>
+      <c r="AB26" s="370"/>
+      <c r="AC26" s="370"/>
+      <c r="AD26" s="371"/>
+    </row>
+    <row r="27" spans="1:30" s="2" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="43"/>
+      <c r="B27" s="362" t="s">
         <v>43</v>
       </c>
-      <c r="C27" s="212"/>
-[...12 lines deleted...]
-      <c r="P27" s="214" t="s">
+      <c r="C27" s="363"/>
+      <c r="D27" s="363"/>
+      <c r="E27" s="363"/>
+      <c r="F27" s="363"/>
+      <c r="G27" s="363"/>
+      <c r="H27" s="364"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="47"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="365" t="s">
         <v>44</v>
       </c>
-      <c r="Q27" s="215"/>
-[...37 lines deleted...]
-      <c r="V28" s="54" t="s">
+      <c r="Q27" s="366"/>
+      <c r="R27" s="366"/>
+      <c r="S27" s="366"/>
+      <c r="T27" s="367"/>
+      <c r="U27" s="20"/>
+      <c r="V27" s="313"/>
+      <c r="W27" s="314"/>
+      <c r="X27" s="314"/>
+      <c r="Y27" s="314"/>
+      <c r="Z27" s="314"/>
+      <c r="AA27" s="314"/>
+      <c r="AB27" s="314"/>
+      <c r="AC27" s="314"/>
+      <c r="AD27" s="315"/>
+    </row>
+    <row r="28" spans="1:30" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="43"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="47"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="49"/>
+      <c r="S28" s="49"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="20"/>
+      <c r="V28" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="W28" s="55"/>
-[...1 lines deleted...]
-      <c r="Y28" s="54" t="s">
+      <c r="W28" s="51"/>
+      <c r="X28" s="52"/>
+      <c r="Y28" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="Z28" s="55"/>
-[...8 lines deleted...]
-      <c r="B29" s="59" t="s">
+      <c r="Z28" s="51"/>
+      <c r="AA28" s="52"/>
+      <c r="AB28" s="52"/>
+      <c r="AC28" s="52"/>
+      <c r="AD28" s="53"/>
+    </row>
+    <row r="29" spans="1:30" s="2" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="54"/>
+      <c r="B29" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="C29" s="60"/>
-[...12 lines deleted...]
-      <c r="P29" s="225" t="s">
+      <c r="C29" s="56"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="352"/>
+      <c r="J29" s="352"/>
+      <c r="K29" s="352"/>
+      <c r="L29" s="352"/>
+      <c r="M29" s="352"/>
+      <c r="N29" s="353"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="354" t="s">
         <v>48</v>
       </c>
-      <c r="Q29" s="226"/>
-[...31 lines deleted...]
-      <c r="P30" s="220" t="s">
+      <c r="Q29" s="355"/>
+      <c r="R29" s="355"/>
+      <c r="S29" s="355"/>
+      <c r="T29" s="356"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="313"/>
+      <c r="W29" s="314"/>
+      <c r="X29" s="314"/>
+      <c r="Y29" s="314"/>
+      <c r="Z29" s="314"/>
+      <c r="AA29" s="314"/>
+      <c r="AB29" s="314"/>
+      <c r="AC29" s="314"/>
+      <c r="AD29" s="315"/>
+    </row>
+    <row r="30" spans="1:30" s="2" customFormat="1" ht="13.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="33"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="60"/>
+      <c r="H30" s="60"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="60"/>
+      <c r="O30" s="60"/>
+      <c r="P30" s="349" t="s">
         <v>23</v>
       </c>
-      <c r="Q30" s="221"/>
-[...16 lines deleted...]
-      <c r="A31" s="217" t="s">
+      <c r="Q30" s="350"/>
+      <c r="R30" s="350"/>
+      <c r="S30" s="350"/>
+      <c r="T30" s="351"/>
+      <c r="U30" s="20"/>
+      <c r="V30" s="313"/>
+      <c r="W30" s="314"/>
+      <c r="X30" s="314"/>
+      <c r="Y30" s="314"/>
+      <c r="Z30" s="314"/>
+      <c r="AA30" s="314"/>
+      <c r="AB30" s="314"/>
+      <c r="AC30" s="314"/>
+      <c r="AD30" s="315"/>
+    </row>
+    <row r="31" spans="1:30" s="2" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="346" t="s">
         <v>49</v>
       </c>
-      <c r="B31" s="218"/>
-[...11 lines deleted...]
-      <c r="N31" s="219"/>
+      <c r="B31" s="347"/>
+      <c r="C31" s="347"/>
+      <c r="D31" s="347"/>
+      <c r="E31" s="347"/>
+      <c r="F31" s="347"/>
+      <c r="G31" s="347"/>
+      <c r="H31" s="347"/>
+      <c r="I31" s="347"/>
+      <c r="J31" s="347"/>
+      <c r="K31" s="347"/>
+      <c r="L31" s="347"/>
+      <c r="M31" s="347"/>
+      <c r="N31" s="348"/>
       <c r="O31"/>
-      <c r="P31" s="220" t="s">
+      <c r="P31" s="349" t="s">
         <v>50</v>
       </c>
-      <c r="Q31" s="221"/>
-[...16 lines deleted...]
-      <c r="A32" s="9"/>
+      <c r="Q31" s="350"/>
+      <c r="R31" s="350"/>
+      <c r="S31" s="350"/>
+      <c r="T31" s="351"/>
+      <c r="U31" s="20"/>
+      <c r="V31" s="313"/>
+      <c r="W31" s="314"/>
+      <c r="X31" s="314"/>
+      <c r="Y31" s="314"/>
+      <c r="Z31" s="314"/>
+      <c r="AA31" s="314"/>
+      <c r="AB31" s="314"/>
+      <c r="AC31" s="314"/>
+      <c r="AD31" s="315"/>
+    </row>
+    <row r="32" spans="1:30" s="2" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="8"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
-      <c r="E32" s="5"/>
-[...10 lines deleted...]
-      <c r="P32" s="205" t="s">
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="340" t="s">
         <v>26</v>
       </c>
-      <c r="Q32" s="206"/>
-[...16 lines deleted...]
-      <c r="A33" s="66" t="s">
+      <c r="Q32" s="341"/>
+      <c r="R32" s="341"/>
+      <c r="S32" s="341"/>
+      <c r="T32" s="342"/>
+      <c r="U32" s="61"/>
+      <c r="V32" s="343"/>
+      <c r="W32" s="344"/>
+      <c r="X32" s="344"/>
+      <c r="Y32" s="344"/>
+      <c r="Z32" s="344"/>
+      <c r="AA32" s="344"/>
+      <c r="AB32" s="344"/>
+      <c r="AC32" s="344"/>
+      <c r="AD32" s="345"/>
+    </row>
+    <row r="33" spans="1:30" s="2" customFormat="1" ht="39" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="62" t="s">
         <v>51</v>
       </c>
-      <c r="B33" s="67"/>
-[...12 lines deleted...]
-      <c r="O33" s="5"/>
+      <c r="B33" s="63"/>
+      <c r="C33" s="63"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="328"/>
+      <c r="H33" s="329"/>
+      <c r="I33" s="329"/>
+      <c r="J33" s="329"/>
+      <c r="K33" s="329"/>
+      <c r="L33" s="329"/>
+      <c r="M33" s="329"/>
+      <c r="N33" s="330"/>
+      <c r="O33" s="4"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-      <c r="AE33" s="2"/>
-[...2 lines deleted...]
-      <c r="A34" s="66" t="s">
+    </row>
+    <row r="34" spans="1:30" s="2" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="62" t="s">
         <v>52</v>
       </c>
-      <c r="B34" s="67"/>
-[...2 lines deleted...]
-      <c r="E34" s="67"/>
+      <c r="B34" s="63"/>
+      <c r="C34" s="63"/>
+      <c r="D34" s="63"/>
+      <c r="E34" s="63"/>
       <c r="F34" s="1"/>
-      <c r="G34" s="196"/>
-[...8 lines deleted...]
-      <c r="P34" s="199" t="s">
+      <c r="G34" s="331"/>
+      <c r="H34" s="332"/>
+      <c r="I34" s="332"/>
+      <c r="J34" s="332"/>
+      <c r="K34" s="332"/>
+      <c r="L34" s="332"/>
+      <c r="M34" s="332"/>
+      <c r="N34" s="333"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="334" t="s">
         <v>53</v>
       </c>
-      <c r="Q34" s="200"/>
-[...8 lines deleted...]
-      <c r="Z34" s="201"/>
+      <c r="Q34" s="335"/>
+      <c r="R34" s="335"/>
+      <c r="S34" s="335"/>
+      <c r="T34" s="335"/>
+      <c r="U34" s="335"/>
+      <c r="V34" s="335"/>
+      <c r="W34" s="335"/>
+      <c r="X34" s="335"/>
+      <c r="Y34" s="335"/>
+      <c r="Z34" s="336"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-      <c r="AE34" s="2"/>
-[...2 lines deleted...]
-      <c r="A35" s="202" t="s">
+    </row>
+    <row r="35" spans="1:30" s="2" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="337" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="203"/>
-[...12 lines deleted...]
-      <c r="O35" s="6"/>
+      <c r="B35" s="338"/>
+      <c r="C35" s="338"/>
+      <c r="D35" s="338"/>
+      <c r="E35" s="338"/>
+      <c r="F35" s="338"/>
+      <c r="G35" s="338"/>
+      <c r="H35" s="338"/>
+      <c r="I35" s="338"/>
+      <c r="J35" s="338"/>
+      <c r="K35" s="338"/>
+      <c r="L35" s="338"/>
+      <c r="M35" s="338"/>
+      <c r="N35" s="339"/>
+      <c r="O35" s="5"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-      <c r="AE35" s="2"/>
-[...2 lines deleted...]
-      <c r="A36" s="69" t="s">
+    </row>
+    <row r="36" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="B36" s="70"/>
-[...4 lines deleted...]
-      <c r="G36" s="181" t="s">
+      <c r="B36" s="66"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="316" t="s">
         <v>56</v>
       </c>
-      <c r="H36" s="182"/>
-[...7 lines deleted...]
-      <c r="P36" s="184" t="s">
+      <c r="H36" s="317"/>
+      <c r="I36" s="317"/>
+      <c r="J36" s="317"/>
+      <c r="K36" s="317"/>
+      <c r="L36" s="318"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="26"/>
+      <c r="O36" s="4"/>
+      <c r="P36" s="319" t="s">
         <v>57</v>
       </c>
-      <c r="Q36" s="185"/>
-[...8 lines deleted...]
-      <c r="Z36" s="186"/>
+      <c r="Q36" s="320"/>
+      <c r="R36" s="320"/>
+      <c r="S36" s="320"/>
+      <c r="T36" s="320"/>
+      <c r="U36" s="320"/>
+      <c r="V36" s="320"/>
+      <c r="W36" s="320"/>
+      <c r="X36" s="320"/>
+      <c r="Y36" s="320"/>
+      <c r="Z36" s="321"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-      <c r="AE36" s="2"/>
-[...2 lines deleted...]
-      <c r="A37" s="69" t="s">
+    </row>
+    <row r="37" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="B37" s="70"/>
-[...4 lines deleted...]
-      <c r="G37" s="181" t="s">
+      <c r="B37" s="66"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="316" t="s">
         <v>59</v>
       </c>
-      <c r="H37" s="182"/>
-[...5 lines deleted...]
-      <c r="N37" s="28"/>
+      <c r="H37" s="317"/>
+      <c r="I37" s="317"/>
+      <c r="J37" s="317"/>
+      <c r="K37" s="317"/>
+      <c r="L37" s="318"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="26"/>
       <c r="O37" s="1"/>
-      <c r="P37" s="187"/>
-[...9 lines deleted...]
-      <c r="Z37" s="189"/>
+      <c r="P37" s="322"/>
+      <c r="Q37" s="323"/>
+      <c r="R37" s="323"/>
+      <c r="S37" s="323"/>
+      <c r="T37" s="323"/>
+      <c r="U37" s="323"/>
+      <c r="V37" s="323"/>
+      <c r="W37" s="323"/>
+      <c r="X37" s="323"/>
+      <c r="Y37" s="323"/>
+      <c r="Z37" s="324"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37" s="2"/>
-[...2 lines deleted...]
-      <c r="A38" s="69" t="s">
+    </row>
+    <row r="38" spans="1:30" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="B38" s="70"/>
-[...4 lines deleted...]
-      <c r="G38" s="72" t="s">
+      <c r="B38" s="66"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38" s="67"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="68" t="s">
         <v>61</v>
       </c>
-      <c r="H38" s="72"/>
-[...5 lines deleted...]
-      <c r="N38" s="28"/>
+      <c r="H38" s="68"/>
+      <c r="I38" s="68"/>
+      <c r="J38" s="68"/>
+      <c r="K38" s="68"/>
+      <c r="L38" s="69"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="26"/>
       <c r="O38" s="1"/>
-      <c r="P38" s="190"/>
-[...9 lines deleted...]
-      <c r="Z38" s="192"/>
+      <c r="P38" s="325"/>
+      <c r="Q38" s="326"/>
+      <c r="R38" s="326"/>
+      <c r="S38" s="326"/>
+      <c r="T38" s="326"/>
+      <c r="U38" s="326"/>
+      <c r="V38" s="326"/>
+      <c r="W38" s="326"/>
+      <c r="X38" s="326"/>
+      <c r="Y38" s="326"/>
+      <c r="Z38" s="327"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38" s="2"/>
-[...15 lines deleted...]
-      <c r="N39" s="28"/>
+    </row>
+    <row r="39" spans="1:30" s="2" customFormat="1" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="19"/>
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="70"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="71"/>
+      <c r="H39" s="71"/>
+      <c r="I39" s="71"/>
+      <c r="J39" s="71"/>
+      <c r="K39" s="71"/>
+      <c r="L39" s="71"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="26"/>
       <c r="O39" s="1"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39" s="2"/>
-[...3 lines deleted...]
-      <c r="B40" s="175" t="s">
+    </row>
+    <row r="40" spans="1:30" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="19"/>
+      <c r="B40" s="310" t="s">
         <v>62</v>
       </c>
-      <c r="C40" s="176"/>
-[...10 lines deleted...]
-      <c r="N40" s="28"/>
+      <c r="C40" s="311"/>
+      <c r="D40" s="311"/>
+      <c r="E40" s="311"/>
+      <c r="F40" s="311"/>
+      <c r="G40" s="311"/>
+      <c r="H40" s="311"/>
+      <c r="I40" s="311"/>
+      <c r="J40" s="311"/>
+      <c r="K40" s="312"/>
+      <c r="L40" s="72"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="26"/>
       <c r="O40" s="1"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40" s="2"/>
-[...2 lines deleted...]
-      <c r="A41" s="9"/>
+    </row>
+    <row r="41" spans="1:30" s="2" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="8"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
-      <c r="N41" s="28"/>
+      <c r="N41" s="26"/>
       <c r="O41" s="1"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41" s="79"/>
+      <c r="V41" s="73"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-      <c r="AE41" s="2"/>
-[...2 lines deleted...]
-      <c r="A42" s="80" t="s">
+    </row>
+    <row r="42" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="74" t="s">
         <v>63</v>
       </c>
-      <c r="B42" s="81"/>
-[...2 lines deleted...]
-      <c r="E42" s="81"/>
+      <c r="B42" s="75"/>
+      <c r="C42" s="75"/>
+      <c r="D42" s="75"/>
+      <c r="E42" s="75"/>
       <c r="F42" s="1"/>
-      <c r="G42" s="14"/>
-      <c r="H42" s="5" t="s">
+      <c r="G42" s="13"/>
+      <c r="H42" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
-      <c r="N42" s="28"/>
+      <c r="N42" s="26"/>
       <c r="O42" s="1"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-      <c r="AE42" s="2"/>
-[...9 lines deleted...]
-      <c r="H43" s="84" t="s">
+    </row>
+    <row r="43" spans="1:30" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="76"/>
+      <c r="B43" s="29"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="78" t="s">
         <v>65</v>
       </c>
-      <c r="I43" s="33"/>
-[...4 lines deleted...]
-      <c r="N43" s="85"/>
+      <c r="I43" s="29"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="29"/>
+      <c r="N43" s="79"/>
       <c r="O43" s="1"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-      <c r="AE43" s="2"/>
-[...25 lines deleted...]
-    <row r="64" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="44" spans="1:30" s="2" customFormat="1" ht="13" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:30" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:30" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="2" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="2" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="2" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="80">
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="H5:N5"/>
     <mergeCell ref="P5:T5"/>
     <mergeCell ref="W5:AD5"/>
     <mergeCell ref="A1:AD1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="P3:AD3"/>
-    <mergeCell ref="A12:E12"/>
-[...1 lines deleted...]
-    <mergeCell ref="P12:T12"/>
     <mergeCell ref="V12:AD12"/>
     <mergeCell ref="H6:N6"/>
     <mergeCell ref="W6:AD6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="P8:T8"/>
     <mergeCell ref="V8:AD8"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="G10:N10"/>
     <mergeCell ref="P10:T10"/>
     <mergeCell ref="V10:AD10"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="G9:N9"/>
     <mergeCell ref="P9:T9"/>
     <mergeCell ref="V9:AD9"/>
+    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="P17:AD17"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="G11:N11"/>
     <mergeCell ref="A15:N15"/>
     <mergeCell ref="P15:T15"/>
     <mergeCell ref="V15:AD15"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="G13:N13"/>
     <mergeCell ref="P13:T13"/>
     <mergeCell ref="V13:AD13"/>
     <mergeCell ref="P14:T14"/>
     <mergeCell ref="V14:AD14"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="G12:N12"/>
+    <mergeCell ref="P12:T12"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="G21:N21"/>
+    <mergeCell ref="P21:T21"/>
+    <mergeCell ref="V21:AD21"/>
     <mergeCell ref="P19:T19"/>
     <mergeCell ref="V19:AD19"/>
     <mergeCell ref="P20:T20"/>
     <mergeCell ref="V20:AD20"/>
-    <mergeCell ref="A17:N17"/>
-    <mergeCell ref="P17:AD17"/>
+    <mergeCell ref="V26:AD26"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="G22:N22"/>
     <mergeCell ref="P22:T22"/>
     <mergeCell ref="V22:AD22"/>
-    <mergeCell ref="A21:E21"/>
-[...5 lines deleted...]
-    <mergeCell ref="V26:AD26"/>
+    <mergeCell ref="I29:N29"/>
+    <mergeCell ref="P29:T29"/>
+    <mergeCell ref="V29:AD29"/>
+    <mergeCell ref="P30:T30"/>
+    <mergeCell ref="P23:T23"/>
+    <mergeCell ref="V23:AD23"/>
+    <mergeCell ref="V24:AD24"/>
     <mergeCell ref="A24:N24"/>
     <mergeCell ref="P24:T24"/>
     <mergeCell ref="P25:T25"/>
     <mergeCell ref="V25:AD25"/>
-    <mergeCell ref="P23:T23"/>
-[...1 lines deleted...]
-    <mergeCell ref="V24:AD24"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="P27:T27"/>
     <mergeCell ref="V27:AD27"/>
-    <mergeCell ref="A31:N31"/>
-[...5 lines deleted...]
-    <mergeCell ref="P30:T30"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="K26:N26"/>
     <mergeCell ref="B40:K40"/>
     <mergeCell ref="V30:AD30"/>
     <mergeCell ref="G36:L36"/>
     <mergeCell ref="P36:Z38"/>
     <mergeCell ref="G37:L37"/>
     <mergeCell ref="G33:N33"/>
     <mergeCell ref="G34:N34"/>
     <mergeCell ref="P34:Z34"/>
     <mergeCell ref="A35:N35"/>
     <mergeCell ref="P32:T32"/>
     <mergeCell ref="V32:AD32"/>
+    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="P31:T31"/>
+    <mergeCell ref="V31:AD31"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AF67"/>
+  <dimension ref="B1:AE67"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
       <selection activeCell="X2" sqref="X2:AE2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="6" style="88" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="35" max="16384" width="11.42578125" style="88"/>
+    <col min="1" max="1" width="6" style="82" customWidth="1"/>
+    <col min="2" max="2" width="13.54296875" style="82" customWidth="1"/>
+    <col min="3" max="3" width="3" style="82" customWidth="1"/>
+    <col min="4" max="7" width="11.453125" style="82" hidden="1" customWidth="1"/>
+    <col min="8" max="9" width="2.81640625" style="82" customWidth="1"/>
+    <col min="10" max="10" width="3" style="82" customWidth="1"/>
+    <col min="11" max="11" width="2.81640625" style="82" customWidth="1"/>
+    <col min="12" max="12" width="3" style="82" customWidth="1"/>
+    <col min="13" max="14" width="2.81640625" style="82" customWidth="1"/>
+    <col min="15" max="15" width="5.54296875" style="82" customWidth="1"/>
+    <col min="16" max="16" width="3.26953125" style="82" customWidth="1"/>
+    <col min="17" max="17" width="3.1796875" style="82" customWidth="1"/>
+    <col min="18" max="18" width="3.26953125" style="82" customWidth="1"/>
+    <col min="19" max="19" width="3.453125" style="82" customWidth="1"/>
+    <col min="20" max="20" width="3.26953125" style="82" customWidth="1"/>
+    <col min="21" max="21" width="4.81640625" style="82" customWidth="1"/>
+    <col min="22" max="22" width="4.26953125" style="82" customWidth="1"/>
+    <col min="23" max="23" width="5" style="82" customWidth="1"/>
+    <col min="24" max="24" width="3.81640625" style="82" customWidth="1"/>
+    <col min="25" max="25" width="4.54296875" style="82" customWidth="1"/>
+    <col min="26" max="26" width="3.81640625" style="82" customWidth="1"/>
+    <col min="27" max="27" width="4.1796875" style="82" customWidth="1"/>
+    <col min="28" max="28" width="2.81640625" style="82" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="3.1796875" style="82" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="11.453125" style="82" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="8" style="82" customWidth="1"/>
+    <col min="32" max="32" width="7.26953125" style="82" customWidth="1"/>
+    <col min="33" max="33" width="4.26953125" style="82" customWidth="1"/>
+    <col min="34" max="34" width="5.7265625" style="82" customWidth="1"/>
+    <col min="35" max="16384" width="11.453125" style="82"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="17.25" thickBot="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-      <c r="C2" s="285" t="s">
+    <row r="1" spans="2:31" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="2:31" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="417"/>
+      <c r="C2" s="420" t="s">
         <v>89</v>
       </c>
-      <c r="D2" s="286"/>
-[...19 lines deleted...]
-      <c r="X2" s="297" t="s">
+      <c r="D2" s="421"/>
+      <c r="E2" s="421"/>
+      <c r="F2" s="421"/>
+      <c r="G2" s="421"/>
+      <c r="H2" s="421"/>
+      <c r="I2" s="421"/>
+      <c r="J2" s="421"/>
+      <c r="K2" s="421"/>
+      <c r="L2" s="421"/>
+      <c r="M2" s="421"/>
+      <c r="N2" s="421"/>
+      <c r="O2" s="421"/>
+      <c r="P2" s="421"/>
+      <c r="Q2" s="421"/>
+      <c r="R2" s="421"/>
+      <c r="S2" s="421"/>
+      <c r="T2" s="421"/>
+      <c r="U2" s="421"/>
+      <c r="V2" s="421"/>
+      <c r="W2" s="422"/>
+      <c r="X2" s="432" t="s">
         <v>90</v>
       </c>
-      <c r="Y2" s="298"/>
-[...9 lines deleted...]
-      <c r="C3" s="288" t="s">
+      <c r="Y2" s="433"/>
+      <c r="Z2" s="433"/>
+      <c r="AA2" s="433"/>
+      <c r="AB2" s="433"/>
+      <c r="AC2" s="433"/>
+      <c r="AD2" s="433"/>
+      <c r="AE2" s="434"/>
+    </row>
+    <row r="3" spans="2:31" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="418"/>
+      <c r="C3" s="423" t="s">
         <v>66</v>
       </c>
-      <c r="D3" s="289"/>
-[...19 lines deleted...]
-      <c r="X3" s="300" t="s">
+      <c r="D3" s="424"/>
+      <c r="E3" s="424"/>
+      <c r="F3" s="424"/>
+      <c r="G3" s="424"/>
+      <c r="H3" s="424"/>
+      <c r="I3" s="424"/>
+      <c r="J3" s="424"/>
+      <c r="K3" s="424"/>
+      <c r="L3" s="424"/>
+      <c r="M3" s="424"/>
+      <c r="N3" s="424"/>
+      <c r="O3" s="424"/>
+      <c r="P3" s="424"/>
+      <c r="Q3" s="424"/>
+      <c r="R3" s="424"/>
+      <c r="S3" s="424"/>
+      <c r="T3" s="424"/>
+      <c r="U3" s="424"/>
+      <c r="V3" s="424"/>
+      <c r="W3" s="425"/>
+      <c r="X3" s="435" t="s">
         <v>91</v>
       </c>
-      <c r="Y3" s="301"/>
-[...30 lines deleted...]
-      <c r="X4" s="303" t="s">
+      <c r="Y3" s="436"/>
+      <c r="Z3" s="436"/>
+      <c r="AA3" s="436"/>
+      <c r="AB3" s="436"/>
+      <c r="AC3" s="436"/>
+      <c r="AD3" s="436"/>
+      <c r="AE3" s="437"/>
+    </row>
+    <row r="4" spans="2:31" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="419"/>
+      <c r="C4" s="426"/>
+      <c r="D4" s="427"/>
+      <c r="E4" s="427"/>
+      <c r="F4" s="427"/>
+      <c r="G4" s="427"/>
+      <c r="H4" s="427"/>
+      <c r="I4" s="427"/>
+      <c r="J4" s="427"/>
+      <c r="K4" s="427"/>
+      <c r="L4" s="427"/>
+      <c r="M4" s="427"/>
+      <c r="N4" s="427"/>
+      <c r="O4" s="427"/>
+      <c r="P4" s="427"/>
+      <c r="Q4" s="427"/>
+      <c r="R4" s="427"/>
+      <c r="S4" s="427"/>
+      <c r="T4" s="427"/>
+      <c r="U4" s="427"/>
+      <c r="V4" s="427"/>
+      <c r="W4" s="428"/>
+      <c r="X4" s="438" t="s">
         <v>92</v>
       </c>
-      <c r="Y4" s="304"/>
-[...41 lines deleted...]
-      <c r="B6" s="336" t="s">
+      <c r="Y4" s="439"/>
+      <c r="Z4" s="439"/>
+      <c r="AA4" s="439"/>
+      <c r="AB4" s="439"/>
+      <c r="AC4" s="439"/>
+      <c r="AD4" s="439"/>
+      <c r="AE4" s="440"/>
+    </row>
+    <row r="5" spans="2:31" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="81"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
+      <c r="T5" s="83"/>
+      <c r="U5" s="83"/>
+      <c r="V5" s="83"/>
+      <c r="W5" s="83"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="80"/>
+      <c r="AA5" s="80"/>
+      <c r="AB5" s="80"/>
+      <c r="AC5" s="80"/>
+      <c r="AD5" s="80"/>
+      <c r="AE5" s="80"/>
+    </row>
+    <row r="6" spans="2:31" s="84" customFormat="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="470" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="337"/>
-[...13 lines deleted...]
-      <c r="Q6" s="336" t="s">
+      <c r="C6" s="471"/>
+      <c r="D6" s="471"/>
+      <c r="E6" s="471"/>
+      <c r="F6" s="471"/>
+      <c r="G6" s="471"/>
+      <c r="H6" s="471"/>
+      <c r="I6" s="471"/>
+      <c r="J6" s="471"/>
+      <c r="K6" s="471"/>
+      <c r="L6" s="471"/>
+      <c r="M6" s="471"/>
+      <c r="N6" s="471"/>
+      <c r="O6" s="472"/>
+      <c r="P6" s="85"/>
+      <c r="Q6" s="470" t="s">
         <v>2</v>
       </c>
-      <c r="R6" s="337"/>
-[...49 lines deleted...]
-      <c r="B8" s="379" t="s">
+      <c r="R6" s="471"/>
+      <c r="S6" s="471"/>
+      <c r="T6" s="471"/>
+      <c r="U6" s="471"/>
+      <c r="V6" s="471"/>
+      <c r="W6" s="471"/>
+      <c r="X6" s="471"/>
+      <c r="Y6" s="471"/>
+      <c r="Z6" s="471"/>
+      <c r="AA6" s="471"/>
+      <c r="AB6" s="471"/>
+      <c r="AC6" s="471"/>
+      <c r="AD6" s="471"/>
+      <c r="AE6" s="472"/>
+    </row>
+    <row r="7" spans="2:31" s="84" customFormat="1" ht="14" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="86"/>
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="87"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="88"/>
+      <c r="R7" s="89"/>
+      <c r="S7" s="89"/>
+      <c r="T7" s="89"/>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="90"/>
+      <c r="X7" s="85"/>
+      <c r="Y7" s="85"/>
+      <c r="Z7" s="85"/>
+      <c r="AA7" s="85"/>
+      <c r="AB7" s="85"/>
+      <c r="AC7" s="85"/>
+      <c r="AD7" s="85"/>
+      <c r="AE7" s="87"/>
+    </row>
+    <row r="8" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="506" t="s">
         <v>67</v>
       </c>
-      <c r="C8" s="380"/>
-[...5 lines deleted...]
-      <c r="I8" s="401" t="s">
+      <c r="C8" s="507"/>
+      <c r="D8" s="507"/>
+      <c r="E8" s="507"/>
+      <c r="F8" s="507"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="527" t="s">
         <v>4</v>
       </c>
-      <c r="J8" s="402"/>
-[...6 lines deleted...]
-      <c r="Q8" s="359" t="s">
+      <c r="J8" s="528"/>
+      <c r="K8" s="528"/>
+      <c r="L8" s="528"/>
+      <c r="M8" s="528"/>
+      <c r="N8" s="528"/>
+      <c r="O8" s="529"/>
+      <c r="P8" s="93"/>
+      <c r="Q8" s="495" t="s">
         <v>68</v>
       </c>
-      <c r="R8" s="360"/>
-[...5 lines deleted...]
-      <c r="X8" s="395" t="s">
+      <c r="R8" s="496"/>
+      <c r="S8" s="496"/>
+      <c r="T8" s="496"/>
+      <c r="U8" s="496"/>
+      <c r="V8" s="89"/>
+      <c r="W8" s="94"/>
+      <c r="X8" s="530" t="s">
         <v>6</v>
       </c>
-      <c r="Y8" s="316"/>
-[...16 lines deleted...]
-      <c r="I9" s="392" t="s">
+      <c r="Y8" s="451"/>
+      <c r="Z8" s="451"/>
+      <c r="AA8" s="451"/>
+      <c r="AB8" s="451"/>
+      <c r="AC8" s="451"/>
+      <c r="AD8" s="451"/>
+      <c r="AE8" s="452"/>
+    </row>
+    <row r="9" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="95"/>
+      <c r="C9" s="96"/>
+      <c r="D9" s="96"/>
+      <c r="E9" s="96"/>
+      <c r="F9" s="96"/>
+      <c r="G9" s="97"/>
+      <c r="H9" s="98"/>
+      <c r="I9" s="531" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="393"/>
-[...13 lines deleted...]
-      <c r="X9" s="395" t="s">
+      <c r="J9" s="532"/>
+      <c r="K9" s="532"/>
+      <c r="L9" s="532"/>
+      <c r="M9" s="532"/>
+      <c r="N9" s="532"/>
+      <c r="O9" s="533"/>
+      <c r="P9" s="93"/>
+      <c r="Q9" s="99"/>
+      <c r="R9" s="100"/>
+      <c r="S9" s="100"/>
+      <c r="T9" s="100"/>
+      <c r="U9" s="100"/>
+      <c r="V9" s="89"/>
+      <c r="W9" s="94"/>
+      <c r="X9" s="530" t="s">
         <v>8</v>
       </c>
-      <c r="Y9" s="316"/>
-[...9 lines deleted...]
-      <c r="B10" s="396" t="s">
+      <c r="Y9" s="451"/>
+      <c r="Z9" s="451"/>
+      <c r="AA9" s="451"/>
+      <c r="AB9" s="451"/>
+      <c r="AC9" s="451"/>
+      <c r="AD9" s="451"/>
+      <c r="AE9" s="452"/>
+    </row>
+    <row r="10" spans="2:31" s="84" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="534" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="397"/>
-[...4 lines deleted...]
-      <c r="H10" s="111" t="s">
+      <c r="C10" s="535"/>
+      <c r="D10" s="525"/>
+      <c r="E10" s="525"/>
+      <c r="F10" s="526"/>
+      <c r="G10" s="97"/>
+      <c r="H10" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="I10" s="111"/>
-      <c r="J10" s="111" t="s">
+      <c r="I10" s="103"/>
+      <c r="J10" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="K10" s="111"/>
-      <c r="L10" s="111" t="s">
+      <c r="K10" s="103"/>
+      <c r="L10" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="M10" s="111"/>
-      <c r="N10" s="111" t="s">
+      <c r="M10" s="103"/>
+      <c r="N10" s="103" t="s">
         <v>13</v>
       </c>
-      <c r="O10" s="95"/>
-[...34 lines deleted...]
-      <c r="Q11" s="359" t="s">
+      <c r="O10" s="87"/>
+      <c r="P10" s="85"/>
+      <c r="Q10" s="99"/>
+      <c r="R10" s="100"/>
+      <c r="S10" s="100"/>
+      <c r="T10" s="100"/>
+      <c r="U10" s="100"/>
+      <c r="V10" s="89"/>
+      <c r="W10" s="104"/>
+      <c r="X10" s="85"/>
+      <c r="Y10" s="85"/>
+      <c r="Z10" s="85"/>
+      <c r="AA10" s="85"/>
+      <c r="AB10" s="85"/>
+      <c r="AC10" s="85"/>
+      <c r="AD10" s="85"/>
+      <c r="AE10" s="87"/>
+    </row>
+    <row r="11" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="101"/>
+      <c r="C11" s="102"/>
+      <c r="D11" s="105"/>
+      <c r="E11" s="105"/>
+      <c r="F11" s="105"/>
+      <c r="G11" s="97"/>
+      <c r="H11" s="98"/>
+      <c r="I11" s="97"/>
+      <c r="J11" s="98"/>
+      <c r="K11" s="97"/>
+      <c r="L11" s="98"/>
+      <c r="M11" s="97"/>
+      <c r="N11" s="98"/>
+      <c r="O11" s="87"/>
+      <c r="P11" s="85"/>
+      <c r="Q11" s="495" t="s">
         <v>14</v>
       </c>
-      <c r="R11" s="360"/>
-[...16 lines deleted...]
-      <c r="B12" s="400" t="s">
+      <c r="R11" s="496"/>
+      <c r="S11" s="496"/>
+      <c r="T11" s="496"/>
+      <c r="U11" s="496"/>
+      <c r="V11" s="89"/>
+      <c r="W11" s="523"/>
+      <c r="X11" s="445"/>
+      <c r="Y11" s="445"/>
+      <c r="Z11" s="445"/>
+      <c r="AA11" s="445"/>
+      <c r="AB11" s="445"/>
+      <c r="AC11" s="445"/>
+      <c r="AD11" s="445"/>
+      <c r="AE11" s="446"/>
+    </row>
+    <row r="12" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="524" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="398"/>
-[...13 lines deleted...]
-      <c r="Q12" s="359" t="s">
+      <c r="C12" s="525"/>
+      <c r="D12" s="525"/>
+      <c r="E12" s="525"/>
+      <c r="F12" s="526"/>
+      <c r="G12" s="97"/>
+      <c r="H12" s="508"/>
+      <c r="I12" s="509"/>
+      <c r="J12" s="509"/>
+      <c r="K12" s="509"/>
+      <c r="L12" s="509"/>
+      <c r="M12" s="509"/>
+      <c r="N12" s="509"/>
+      <c r="O12" s="510"/>
+      <c r="P12" s="106"/>
+      <c r="Q12" s="495" t="s">
         <v>69</v>
       </c>
-      <c r="R12" s="360"/>
-[...16 lines deleted...]
-      <c r="B13" s="389" t="s">
+      <c r="R12" s="496"/>
+      <c r="S12" s="496"/>
+      <c r="T12" s="496"/>
+      <c r="U12" s="496"/>
+      <c r="V12" s="89"/>
+      <c r="W12" s="523"/>
+      <c r="X12" s="445"/>
+      <c r="Y12" s="445"/>
+      <c r="Z12" s="445"/>
+      <c r="AA12" s="445"/>
+      <c r="AB12" s="445"/>
+      <c r="AC12" s="445"/>
+      <c r="AD12" s="445"/>
+      <c r="AE12" s="446"/>
+    </row>
+    <row r="13" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="521" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="390"/>
-[...13 lines deleted...]
-      <c r="Q13" s="359" t="s">
+      <c r="C13" s="522"/>
+      <c r="D13" s="522"/>
+      <c r="E13" s="522"/>
+      <c r="F13" s="522"/>
+      <c r="G13" s="97"/>
+      <c r="H13" s="508"/>
+      <c r="I13" s="509"/>
+      <c r="J13" s="509"/>
+      <c r="K13" s="509"/>
+      <c r="L13" s="509"/>
+      <c r="M13" s="509"/>
+      <c r="N13" s="509"/>
+      <c r="O13" s="510"/>
+      <c r="P13" s="106"/>
+      <c r="Q13" s="495" t="s">
         <v>18</v>
       </c>
-      <c r="R13" s="360"/>
-[...16 lines deleted...]
-      <c r="B14" s="379" t="s">
+      <c r="R13" s="496"/>
+      <c r="S13" s="496"/>
+      <c r="T13" s="496"/>
+      <c r="U13" s="496"/>
+      <c r="V13" s="89"/>
+      <c r="W13" s="523"/>
+      <c r="X13" s="445"/>
+      <c r="Y13" s="445"/>
+      <c r="Z13" s="445"/>
+      <c r="AA13" s="445"/>
+      <c r="AB13" s="445"/>
+      <c r="AC13" s="445"/>
+      <c r="AD13" s="445"/>
+      <c r="AE13" s="446"/>
+    </row>
+    <row r="14" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="506" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="380"/>
-[...31 lines deleted...]
-      <c r="B15" s="379" t="s">
+      <c r="C14" s="507"/>
+      <c r="D14" s="507"/>
+      <c r="E14" s="507"/>
+      <c r="F14" s="507"/>
+      <c r="G14" s="97"/>
+      <c r="H14" s="508"/>
+      <c r="I14" s="509"/>
+      <c r="J14" s="509"/>
+      <c r="K14" s="509"/>
+      <c r="L14" s="509"/>
+      <c r="M14" s="509"/>
+      <c r="N14" s="509"/>
+      <c r="O14" s="510"/>
+      <c r="P14" s="106"/>
+      <c r="Q14" s="99"/>
+      <c r="R14" s="100"/>
+      <c r="S14" s="100"/>
+      <c r="T14" s="100"/>
+      <c r="U14" s="100"/>
+      <c r="V14" s="89"/>
+      <c r="W14" s="89"/>
+      <c r="X14" s="89"/>
+      <c r="Y14" s="89"/>
+      <c r="Z14" s="89"/>
+      <c r="AA14" s="89"/>
+      <c r="AB14" s="89"/>
+      <c r="AC14" s="89"/>
+      <c r="AD14" s="89"/>
+      <c r="AE14" s="107"/>
+    </row>
+    <row r="15" spans="2:31" s="84" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="506" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="380"/>
-[...13 lines deleted...]
-      <c r="Q15" s="359" t="s">
+      <c r="C15" s="507"/>
+      <c r="D15" s="507"/>
+      <c r="E15" s="507"/>
+      <c r="F15" s="507"/>
+      <c r="G15" s="97"/>
+      <c r="H15" s="508"/>
+      <c r="I15" s="509"/>
+      <c r="J15" s="509"/>
+      <c r="K15" s="509"/>
+      <c r="L15" s="509"/>
+      <c r="M15" s="509"/>
+      <c r="N15" s="509"/>
+      <c r="O15" s="510"/>
+      <c r="P15" s="106"/>
+      <c r="Q15" s="495" t="s">
         <v>70</v>
       </c>
-      <c r="R15" s="360"/>
-[...16 lines deleted...]
-      <c r="B16" s="384" t="s">
+      <c r="R15" s="496"/>
+      <c r="S15" s="496"/>
+      <c r="T15" s="496"/>
+      <c r="U15" s="496"/>
+      <c r="V15" s="89"/>
+      <c r="W15" s="444"/>
+      <c r="X15" s="445"/>
+      <c r="Y15" s="445"/>
+      <c r="Z15" s="445"/>
+      <c r="AA15" s="445"/>
+      <c r="AB15" s="445"/>
+      <c r="AC15" s="445"/>
+      <c r="AD15" s="445"/>
+      <c r="AE15" s="446"/>
+    </row>
+    <row r="16" spans="2:31" s="84" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="511" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="385"/>
-[...13 lines deleted...]
-      <c r="Q16" s="359" t="s">
+      <c r="C16" s="512"/>
+      <c r="D16" s="512"/>
+      <c r="E16" s="512"/>
+      <c r="F16" s="512"/>
+      <c r="G16" s="108"/>
+      <c r="H16" s="513"/>
+      <c r="I16" s="514"/>
+      <c r="J16" s="514"/>
+      <c r="K16" s="514"/>
+      <c r="L16" s="514"/>
+      <c r="M16" s="514"/>
+      <c r="N16" s="514"/>
+      <c r="O16" s="515"/>
+      <c r="P16" s="106"/>
+      <c r="Q16" s="495" t="s">
         <v>71</v>
       </c>
-      <c r="R16" s="360"/>
-[...31 lines deleted...]
-      <c r="Q17" s="359" t="s">
+      <c r="R16" s="496"/>
+      <c r="S16" s="496"/>
+      <c r="T16" s="496"/>
+      <c r="U16" s="496"/>
+      <c r="V16" s="89"/>
+      <c r="W16" s="444"/>
+      <c r="X16" s="445"/>
+      <c r="Y16" s="445"/>
+      <c r="Z16" s="445"/>
+      <c r="AA16" s="445"/>
+      <c r="AB16" s="445"/>
+      <c r="AC16" s="445"/>
+      <c r="AD16" s="445"/>
+      <c r="AE16" s="446"/>
+    </row>
+    <row r="17" spans="2:31" s="84" customFormat="1" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="82"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="82"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="82"/>
+      <c r="I17" s="82"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="82"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="82"/>
+      <c r="N17" s="82"/>
+      <c r="O17" s="82"/>
+      <c r="P17" s="82"/>
+      <c r="Q17" s="495" t="s">
         <v>72</v>
       </c>
-      <c r="R17" s="360"/>
-[...16 lines deleted...]
-      <c r="B18" s="336" t="s">
+      <c r="R17" s="496"/>
+      <c r="S17" s="496"/>
+      <c r="T17" s="496"/>
+      <c r="U17" s="496"/>
+      <c r="V17" s="89"/>
+      <c r="W17" s="444"/>
+      <c r="X17" s="445"/>
+      <c r="Y17" s="445"/>
+      <c r="Z17" s="445"/>
+      <c r="AA17" s="445"/>
+      <c r="AB17" s="445"/>
+      <c r="AC17" s="445"/>
+      <c r="AD17" s="445"/>
+      <c r="AE17" s="446"/>
+    </row>
+    <row r="18" spans="2:31" s="84" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="470" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="337"/>
-[...13 lines deleted...]
-      <c r="Q18" s="371" t="s">
+      <c r="C18" s="471"/>
+      <c r="D18" s="471"/>
+      <c r="E18" s="471"/>
+      <c r="F18" s="471"/>
+      <c r="G18" s="471"/>
+      <c r="H18" s="471"/>
+      <c r="I18" s="471"/>
+      <c r="J18" s="471"/>
+      <c r="K18" s="471"/>
+      <c r="L18" s="471"/>
+      <c r="M18" s="471"/>
+      <c r="N18" s="471"/>
+      <c r="O18" s="472"/>
+      <c r="P18" s="85"/>
+      <c r="Q18" s="516" t="s">
         <v>26</v>
       </c>
-      <c r="R18" s="372"/>
-[...49 lines deleted...]
-      <c r="B20" s="376" t="s">
+      <c r="R18" s="517"/>
+      <c r="S18" s="517"/>
+      <c r="T18" s="517"/>
+      <c r="U18" s="517"/>
+      <c r="V18" s="109"/>
+      <c r="W18" s="518"/>
+      <c r="X18" s="519"/>
+      <c r="Y18" s="519"/>
+      <c r="Z18" s="519"/>
+      <c r="AA18" s="519"/>
+      <c r="AB18" s="519"/>
+      <c r="AC18" s="519"/>
+      <c r="AD18" s="519"/>
+      <c r="AE18" s="520"/>
+    </row>
+    <row r="19" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="110"/>
+      <c r="C19" s="111"/>
+      <c r="D19" s="111"/>
+      <c r="E19" s="111"/>
+      <c r="F19" s="111"/>
+      <c r="G19" s="111"/>
+      <c r="H19" s="111"/>
+      <c r="I19" s="111"/>
+      <c r="J19" s="111"/>
+      <c r="K19" s="111"/>
+      <c r="L19" s="111"/>
+      <c r="M19" s="111"/>
+      <c r="N19" s="111"/>
+      <c r="O19" s="112"/>
+      <c r="P19" s="113"/>
+      <c r="Q19" s="82"/>
+      <c r="R19" s="82"/>
+      <c r="S19" s="82"/>
+      <c r="T19" s="82"/>
+      <c r="U19" s="82"/>
+      <c r="V19" s="82"/>
+      <c r="W19" s="82"/>
+      <c r="X19" s="82"/>
+      <c r="Y19" s="82"/>
+      <c r="Z19" s="82"/>
+      <c r="AA19" s="82"/>
+      <c r="AB19" s="82"/>
+      <c r="AC19" s="82"/>
+      <c r="AD19" s="82"/>
+      <c r="AE19" s="82"/>
+    </row>
+    <row r="20" spans="2:31" s="84" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="503" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="377"/>
-[...13 lines deleted...]
-      <c r="Q20" s="336" t="s">
+      <c r="C20" s="504"/>
+      <c r="D20" s="504"/>
+      <c r="E20" s="504"/>
+      <c r="F20" s="504"/>
+      <c r="G20" s="504"/>
+      <c r="H20" s="504"/>
+      <c r="I20" s="504"/>
+      <c r="J20" s="504"/>
+      <c r="K20" s="504"/>
+      <c r="L20" s="504"/>
+      <c r="M20" s="504"/>
+      <c r="N20" s="504"/>
+      <c r="O20" s="505"/>
+      <c r="P20" s="106"/>
+      <c r="Q20" s="470" t="s">
         <v>28</v>
       </c>
-      <c r="R20" s="337"/>
-[...22 lines deleted...]
-      <c r="H21" s="105" t="s">
+      <c r="R20" s="471"/>
+      <c r="S20" s="471"/>
+      <c r="T20" s="471"/>
+      <c r="U20" s="471"/>
+      <c r="V20" s="471"/>
+      <c r="W20" s="471"/>
+      <c r="X20" s="471"/>
+      <c r="Y20" s="471"/>
+      <c r="Z20" s="471"/>
+      <c r="AA20" s="471"/>
+      <c r="AB20" s="471"/>
+      <c r="AC20" s="471"/>
+      <c r="AD20" s="471"/>
+      <c r="AE20" s="472"/>
+    </row>
+    <row r="21" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="114"/>
+      <c r="C21" s="82"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="82"/>
+      <c r="G21" s="89"/>
+      <c r="H21" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="I21" s="105" t="s">
+      <c r="I21" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="J21" s="105" t="s">
+      <c r="J21" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="K21" s="124" t="s">
+      <c r="K21" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="L21" s="124" t="s">
+      <c r="L21" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="M21" s="124" t="s">
+      <c r="M21" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="N21" s="124" t="s">
+      <c r="N21" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="O21" s="125" t="s">
+      <c r="O21" s="115" t="s">
         <v>31</v>
       </c>
-      <c r="P21" s="124"/>
-[...18 lines deleted...]
-      <c r="B22" s="128" t="s">
+      <c r="P21" s="97"/>
+      <c r="Q21" s="99"/>
+      <c r="R21" s="100"/>
+      <c r="S21" s="100"/>
+      <c r="T21" s="100"/>
+      <c r="U21" s="103"/>
+      <c r="V21" s="103"/>
+      <c r="W21" s="116"/>
+      <c r="X21" s="116"/>
+      <c r="Y21" s="116"/>
+      <c r="Z21" s="116"/>
+      <c r="AA21" s="116"/>
+      <c r="AB21" s="116"/>
+      <c r="AC21" s="116"/>
+      <c r="AD21" s="116"/>
+      <c r="AE21" s="117"/>
+    </row>
+    <row r="22" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="129"/>
-[...13 lines deleted...]
-      <c r="Q22" s="359" t="s">
+      <c r="C22" s="119"/>
+      <c r="D22" s="119"/>
+      <c r="E22" s="119"/>
+      <c r="F22" s="119"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="120"/>
+      <c r="I22" s="120"/>
+      <c r="J22" s="120"/>
+      <c r="K22" s="120"/>
+      <c r="L22" s="120"/>
+      <c r="M22" s="120"/>
+      <c r="N22" s="120"/>
+      <c r="O22" s="121"/>
+      <c r="P22" s="104"/>
+      <c r="Q22" s="495" t="s">
         <v>75</v>
       </c>
-      <c r="R22" s="360"/>
-[...31 lines deleted...]
-      <c r="Q23" s="359" t="s">
+      <c r="R22" s="496"/>
+      <c r="S22" s="496"/>
+      <c r="T22" s="496"/>
+      <c r="U22" s="496"/>
+      <c r="V22" s="100"/>
+      <c r="W22" s="467"/>
+      <c r="X22" s="468"/>
+      <c r="Y22" s="468"/>
+      <c r="Z22" s="468"/>
+      <c r="AA22" s="468"/>
+      <c r="AB22" s="468"/>
+      <c r="AC22" s="468"/>
+      <c r="AD22" s="468"/>
+      <c r="AE22" s="469"/>
+    </row>
+    <row r="23" spans="2:31" s="84" customFormat="1" ht="14" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="122"/>
+      <c r="C23" s="119"/>
+      <c r="D23" s="119"/>
+      <c r="E23" s="119"/>
+      <c r="F23" s="119"/>
+      <c r="G23" s="89"/>
+      <c r="H23" s="104"/>
+      <c r="I23" s="104"/>
+      <c r="J23" s="104"/>
+      <c r="K23" s="104"/>
+      <c r="L23" s="104"/>
+      <c r="M23" s="104"/>
+      <c r="N23" s="104"/>
+      <c r="O23" s="123"/>
+      <c r="P23" s="104"/>
+      <c r="Q23" s="495" t="s">
         <v>76</v>
       </c>
-      <c r="R23" s="360"/>
-[...16 lines deleted...]
-      <c r="B24" s="365" t="s">
+      <c r="R23" s="496"/>
+      <c r="S23" s="496"/>
+      <c r="T23" s="496"/>
+      <c r="U23" s="496"/>
+      <c r="V23" s="100"/>
+      <c r="W23" s="467"/>
+      <c r="X23" s="468"/>
+      <c r="Y23" s="468"/>
+      <c r="Z23" s="468"/>
+      <c r="AA23" s="468"/>
+      <c r="AB23" s="468"/>
+      <c r="AC23" s="468"/>
+      <c r="AD23" s="468"/>
+      <c r="AE23" s="469"/>
+    </row>
+    <row r="24" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="492" t="s">
         <v>77</v>
       </c>
-      <c r="C24" s="366"/>
-[...13 lines deleted...]
-      <c r="Q24" s="330" t="s">
+      <c r="C24" s="493"/>
+      <c r="D24" s="493"/>
+      <c r="E24" s="493"/>
+      <c r="F24" s="494"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="444"/>
+      <c r="I24" s="445"/>
+      <c r="J24" s="445"/>
+      <c r="K24" s="445"/>
+      <c r="L24" s="445"/>
+      <c r="M24" s="445"/>
+      <c r="N24" s="445"/>
+      <c r="O24" s="446"/>
+      <c r="P24" s="104"/>
+      <c r="Q24" s="464" t="s">
         <v>78</v>
       </c>
-      <c r="R24" s="331"/>
-[...16 lines deleted...]
-      <c r="B25" s="365" t="s">
+      <c r="R24" s="465"/>
+      <c r="S24" s="465"/>
+      <c r="T24" s="465"/>
+      <c r="U24" s="466"/>
+      <c r="V24" s="100"/>
+      <c r="W24" s="467"/>
+      <c r="X24" s="468"/>
+      <c r="Y24" s="468"/>
+      <c r="Z24" s="468"/>
+      <c r="AA24" s="468"/>
+      <c r="AB24" s="468"/>
+      <c r="AC24" s="468"/>
+      <c r="AD24" s="468"/>
+      <c r="AE24" s="469"/>
+    </row>
+    <row r="25" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="492" t="s">
         <v>37</v>
       </c>
-      <c r="C25" s="366"/>
-[...13 lines deleted...]
-      <c r="Q25" s="359" t="s">
+      <c r="C25" s="493"/>
+      <c r="D25" s="493"/>
+      <c r="E25" s="493"/>
+      <c r="F25" s="494"/>
+      <c r="G25" s="89"/>
+      <c r="H25" s="444"/>
+      <c r="I25" s="445"/>
+      <c r="J25" s="445"/>
+      <c r="K25" s="445"/>
+      <c r="L25" s="445"/>
+      <c r="M25" s="445"/>
+      <c r="N25" s="445"/>
+      <c r="O25" s="446"/>
+      <c r="P25" s="104"/>
+      <c r="Q25" s="495" t="s">
         <v>38</v>
       </c>
-      <c r="R25" s="360"/>
-[...31 lines deleted...]
-      <c r="Q26" s="359" t="s">
+      <c r="R25" s="496"/>
+      <c r="S25" s="496"/>
+      <c r="T25" s="496"/>
+      <c r="U25" s="496"/>
+      <c r="V25" s="100"/>
+      <c r="W25" s="497"/>
+      <c r="X25" s="498"/>
+      <c r="Y25" s="498"/>
+      <c r="Z25" s="498"/>
+      <c r="AA25" s="498"/>
+      <c r="AB25" s="498"/>
+      <c r="AC25" s="498"/>
+      <c r="AD25" s="498"/>
+      <c r="AE25" s="499"/>
+    </row>
+    <row r="26" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="124"/>
+      <c r="C26" s="125"/>
+      <c r="D26" s="125"/>
+      <c r="E26" s="125"/>
+      <c r="F26" s="125"/>
+      <c r="G26" s="89"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="104"/>
+      <c r="J26" s="104"/>
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="104"/>
+      <c r="N26" s="104"/>
+      <c r="O26" s="123"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="495" t="s">
         <v>71</v>
       </c>
-      <c r="R26" s="360"/>
-[...16 lines deleted...]
-      <c r="B27" s="356" t="s">
+      <c r="R26" s="496"/>
+      <c r="S26" s="496"/>
+      <c r="T26" s="496"/>
+      <c r="U26" s="496"/>
+      <c r="V26" s="100"/>
+      <c r="W26" s="467"/>
+      <c r="X26" s="468"/>
+      <c r="Y26" s="468"/>
+      <c r="Z26" s="468"/>
+      <c r="AA26" s="468"/>
+      <c r="AB26" s="468"/>
+      <c r="AC26" s="468"/>
+      <c r="AD26" s="468"/>
+      <c r="AE26" s="469"/>
+    </row>
+    <row r="27" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="500" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="357"/>
-[...13 lines deleted...]
-      <c r="Q27" s="359" t="s">
+      <c r="C27" s="501"/>
+      <c r="D27" s="501"/>
+      <c r="E27" s="501"/>
+      <c r="F27" s="501"/>
+      <c r="G27" s="501"/>
+      <c r="H27" s="501"/>
+      <c r="I27" s="501"/>
+      <c r="J27" s="501"/>
+      <c r="K27" s="501"/>
+      <c r="L27" s="501"/>
+      <c r="M27" s="501"/>
+      <c r="N27" s="501"/>
+      <c r="O27" s="502"/>
+      <c r="P27" s="85"/>
+      <c r="Q27" s="495" t="s">
         <v>72</v>
       </c>
-      <c r="R27" s="360"/>
-[...31 lines deleted...]
-      <c r="Q28" s="359" t="s">
+      <c r="R27" s="496"/>
+      <c r="S27" s="496"/>
+      <c r="T27" s="496"/>
+      <c r="U27" s="496"/>
+      <c r="V27" s="100"/>
+      <c r="W27" s="467"/>
+      <c r="X27" s="468"/>
+      <c r="Y27" s="468"/>
+      <c r="Z27" s="468"/>
+      <c r="AA27" s="468"/>
+      <c r="AB27" s="468"/>
+      <c r="AC27" s="468"/>
+      <c r="AD27" s="468"/>
+      <c r="AE27" s="469"/>
+    </row>
+    <row r="28" spans="2:31" s="84" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="86"/>
+      <c r="C28" s="126"/>
+      <c r="D28" s="126"/>
+      <c r="E28" s="126"/>
+      <c r="F28" s="126"/>
+      <c r="G28" s="126"/>
+      <c r="H28" s="126"/>
+      <c r="I28" s="126"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
+      <c r="N28" s="85"/>
+      <c r="O28" s="87"/>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="495" t="s">
         <v>26</v>
       </c>
-      <c r="R28" s="360"/>
-[...17 lines deleted...]
-      <c r="C29" s="345" t="s">
+      <c r="R28" s="496"/>
+      <c r="S28" s="496"/>
+      <c r="T28" s="496"/>
+      <c r="U28" s="496"/>
+      <c r="V28" s="100"/>
+      <c r="W28" s="467"/>
+      <c r="X28" s="468"/>
+      <c r="Y28" s="468"/>
+      <c r="Z28" s="468"/>
+      <c r="AA28" s="468"/>
+      <c r="AB28" s="468"/>
+      <c r="AC28" s="468"/>
+      <c r="AD28" s="468"/>
+      <c r="AE28" s="469"/>
+    </row>
+    <row r="29" spans="2:31" s="84" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="124"/>
+      <c r="C29" s="479" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="346"/>
-[...18 lines deleted...]
-      <c r="W29" s="363" t="s">
+      <c r="D29" s="480"/>
+      <c r="E29" s="480"/>
+      <c r="F29" s="480"/>
+      <c r="G29" s="480"/>
+      <c r="H29" s="480"/>
+      <c r="I29" s="481"/>
+      <c r="J29" s="104"/>
+      <c r="K29" s="127"/>
+      <c r="L29" s="488"/>
+      <c r="M29" s="488"/>
+      <c r="N29" s="488"/>
+      <c r="O29" s="489"/>
+      <c r="P29" s="125"/>
+      <c r="Q29" s="129"/>
+      <c r="R29" s="93"/>
+      <c r="S29" s="93"/>
+      <c r="T29" s="93"/>
+      <c r="U29" s="93"/>
+      <c r="V29" s="100"/>
+      <c r="W29" s="490" t="s">
         <v>42</v>
       </c>
-      <c r="X29" s="363"/>
-[...11 lines deleted...]
-      <c r="C30" s="345" t="s">
+      <c r="X29" s="490"/>
+      <c r="Y29" s="490"/>
+      <c r="Z29" s="490"/>
+      <c r="AA29" s="490"/>
+      <c r="AB29" s="490"/>
+      <c r="AC29" s="490"/>
+      <c r="AD29" s="490"/>
+      <c r="AE29" s="491"/>
+    </row>
+    <row r="30" spans="2:31" s="84" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="124"/>
+      <c r="C30" s="479" t="s">
         <v>43</v>
       </c>
-      <c r="D30" s="346"/>
-[...12 lines deleted...]
-      <c r="Q30" s="348" t="s">
+      <c r="D30" s="480"/>
+      <c r="E30" s="480"/>
+      <c r="F30" s="480"/>
+      <c r="G30" s="480"/>
+      <c r="H30" s="480"/>
+      <c r="I30" s="481"/>
+      <c r="J30" s="104"/>
+      <c r="K30" s="127"/>
+      <c r="L30" s="125"/>
+      <c r="M30" s="125"/>
+      <c r="N30" s="125"/>
+      <c r="O30" s="128"/>
+      <c r="P30" s="125"/>
+      <c r="Q30" s="482" t="s">
         <v>79</v>
       </c>
-      <c r="R30" s="349"/>
-[...37 lines deleted...]
-      <c r="W31" s="142" t="s">
+      <c r="R30" s="483"/>
+      <c r="S30" s="483"/>
+      <c r="T30" s="483"/>
+      <c r="U30" s="484"/>
+      <c r="V30" s="100"/>
+      <c r="W30" s="467"/>
+      <c r="X30" s="468"/>
+      <c r="Y30" s="468"/>
+      <c r="Z30" s="468"/>
+      <c r="AA30" s="468"/>
+      <c r="AB30" s="468"/>
+      <c r="AC30" s="468"/>
+      <c r="AD30" s="468"/>
+      <c r="AE30" s="469"/>
+    </row>
+    <row r="31" spans="2:31" s="84" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="124"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="104"/>
+      <c r="K31" s="113"/>
+      <c r="L31" s="125"/>
+      <c r="M31" s="125"/>
+      <c r="N31" s="125"/>
+      <c r="O31" s="128"/>
+      <c r="P31" s="125"/>
+      <c r="Q31" s="130"/>
+      <c r="R31" s="131"/>
+      <c r="S31" s="131"/>
+      <c r="T31" s="131"/>
+      <c r="U31" s="131"/>
+      <c r="V31" s="100"/>
+      <c r="W31" s="132" t="s">
         <v>80</v>
       </c>
-      <c r="X31" s="143"/>
-[...1 lines deleted...]
-      <c r="Z31" s="142" t="s">
+      <c r="X31" s="133"/>
+      <c r="Y31" s="134"/>
+      <c r="Z31" s="132" t="s">
         <v>81</v>
       </c>
-      <c r="AA31" s="143"/>
-[...8 lines deleted...]
-      <c r="C32" s="147" t="s">
+      <c r="AA31" s="133"/>
+      <c r="AB31" s="134"/>
+      <c r="AC31" s="134"/>
+      <c r="AD31" s="134"/>
+      <c r="AE31" s="135"/>
+    </row>
+    <row r="32" spans="2:31" s="84" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="136"/>
+      <c r="C32" s="137" t="s">
         <v>47</v>
       </c>
-      <c r="D32" s="148"/>
-[...12 lines deleted...]
-      <c r="Q32" s="353" t="s">
+      <c r="D32" s="138"/>
+      <c r="E32" s="139"/>
+      <c r="F32" s="140"/>
+      <c r="G32" s="141"/>
+      <c r="H32" s="141"/>
+      <c r="I32" s="141"/>
+      <c r="J32" s="289"/>
+      <c r="K32" s="289"/>
+      <c r="L32" s="289"/>
+      <c r="M32" s="289"/>
+      <c r="N32" s="289"/>
+      <c r="O32" s="290"/>
+      <c r="P32" s="125"/>
+      <c r="Q32" s="485" t="s">
         <v>48</v>
       </c>
-      <c r="R32" s="354"/>
-[...31 lines deleted...]
-      <c r="Q33" s="330" t="s">
+      <c r="R32" s="486"/>
+      <c r="S32" s="486"/>
+      <c r="T32" s="486"/>
+      <c r="U32" s="487"/>
+      <c r="V32" s="100"/>
+      <c r="W32" s="467"/>
+      <c r="X32" s="468"/>
+      <c r="Y32" s="468"/>
+      <c r="Z32" s="468"/>
+      <c r="AA32" s="468"/>
+      <c r="AB32" s="468"/>
+      <c r="AC32" s="468"/>
+      <c r="AD32" s="468"/>
+      <c r="AE32" s="469"/>
+    </row>
+    <row r="33" spans="2:31" s="84" customFormat="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="125"/>
+      <c r="C33" s="97"/>
+      <c r="D33" s="97"/>
+      <c r="E33" s="97"/>
+      <c r="F33" s="142"/>
+      <c r="G33" s="142"/>
+      <c r="H33" s="142"/>
+      <c r="I33" s="142"/>
+      <c r="J33" s="142"/>
+      <c r="K33" s="142"/>
+      <c r="L33" s="142"/>
+      <c r="M33" s="142"/>
+      <c r="N33" s="142"/>
+      <c r="O33" s="142"/>
+      <c r="P33" s="142"/>
+      <c r="Q33" s="464" t="s">
         <v>71</v>
       </c>
-      <c r="R33" s="331"/>
-[...16 lines deleted...]
-      <c r="B34" s="336" t="s">
+      <c r="R33" s="465"/>
+      <c r="S33" s="465"/>
+      <c r="T33" s="465"/>
+      <c r="U33" s="466"/>
+      <c r="V33" s="100"/>
+      <c r="W33" s="467"/>
+      <c r="X33" s="468"/>
+      <c r="Y33" s="468"/>
+      <c r="Z33" s="468"/>
+      <c r="AA33" s="468"/>
+      <c r="AB33" s="468"/>
+      <c r="AC33" s="468"/>
+      <c r="AD33" s="468"/>
+      <c r="AE33" s="469"/>
+    </row>
+    <row r="34" spans="2:31" s="84" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="470" t="s">
         <v>49</v>
       </c>
-      <c r="C34" s="337"/>
-[...13 lines deleted...]
-      <c r="Q34" s="330" t="s">
+      <c r="C34" s="471"/>
+      <c r="D34" s="471"/>
+      <c r="E34" s="471"/>
+      <c r="F34" s="471"/>
+      <c r="G34" s="471"/>
+      <c r="H34" s="471"/>
+      <c r="I34" s="471"/>
+      <c r="J34" s="471"/>
+      <c r="K34" s="471"/>
+      <c r="L34" s="471"/>
+      <c r="M34" s="471"/>
+      <c r="N34" s="471"/>
+      <c r="O34" s="472"/>
+      <c r="P34" s="82"/>
+      <c r="Q34" s="464" t="s">
         <v>82</v>
       </c>
-      <c r="R34" s="331"/>
-[...31 lines deleted...]
-      <c r="Q35" s="339" t="s">
+      <c r="R34" s="465"/>
+      <c r="S34" s="465"/>
+      <c r="T34" s="465"/>
+      <c r="U34" s="466"/>
+      <c r="V34" s="100"/>
+      <c r="W34" s="467"/>
+      <c r="X34" s="468"/>
+      <c r="Y34" s="468"/>
+      <c r="Z34" s="468"/>
+      <c r="AA34" s="468"/>
+      <c r="AB34" s="468"/>
+      <c r="AC34" s="468"/>
+      <c r="AD34" s="468"/>
+      <c r="AE34" s="469"/>
+    </row>
+    <row r="35" spans="2:31" s="84" customFormat="1" ht="14" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="88"/>
+      <c r="C35" s="89"/>
+      <c r="D35" s="89"/>
+      <c r="E35" s="89"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="85"/>
+      <c r="H35" s="85"/>
+      <c r="I35" s="85"/>
+      <c r="J35" s="85"/>
+      <c r="K35" s="85"/>
+      <c r="L35" s="85"/>
+      <c r="M35" s="85"/>
+      <c r="N35" s="85"/>
+      <c r="O35" s="87"/>
+      <c r="P35" s="85"/>
+      <c r="Q35" s="473" t="s">
         <v>26</v>
       </c>
-      <c r="R35" s="340"/>
-[...16 lines deleted...]
-      <c r="B36" s="154" t="s">
+      <c r="R35" s="474"/>
+      <c r="S35" s="474"/>
+      <c r="T35" s="474"/>
+      <c r="U35" s="475"/>
+      <c r="V35" s="143"/>
+      <c r="W35" s="476"/>
+      <c r="X35" s="477"/>
+      <c r="Y35" s="477"/>
+      <c r="Z35" s="477"/>
+      <c r="AA35" s="477"/>
+      <c r="AB35" s="477"/>
+      <c r="AC35" s="477"/>
+      <c r="AD35" s="477"/>
+      <c r="AE35" s="478"/>
+    </row>
+    <row r="36" spans="2:31" s="84" customFormat="1" ht="39" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="144" t="s">
         <v>83</v>
       </c>
-      <c r="C36" s="155"/>
-[...31 lines deleted...]
-      <c r="B37" s="154" t="s">
+      <c r="C36" s="145"/>
+      <c r="D36" s="145"/>
+      <c r="E36" s="145"/>
+      <c r="F36" s="145"/>
+      <c r="G36" s="146"/>
+      <c r="H36" s="441"/>
+      <c r="I36" s="442"/>
+      <c r="J36" s="442"/>
+      <c r="K36" s="442"/>
+      <c r="L36" s="442"/>
+      <c r="M36" s="442"/>
+      <c r="N36" s="442"/>
+      <c r="O36" s="443"/>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="82"/>
+      <c r="R36" s="82"/>
+      <c r="S36" s="82"/>
+      <c r="T36" s="82"/>
+      <c r="U36" s="82"/>
+      <c r="V36" s="82"/>
+      <c r="W36" s="82"/>
+      <c r="X36" s="82"/>
+      <c r="Y36" s="82"/>
+      <c r="Z36" s="82"/>
+      <c r="AA36" s="82"/>
+      <c r="AB36" s="82"/>
+      <c r="AC36" s="82"/>
+      <c r="AD36" s="82"/>
+      <c r="AE36" s="82"/>
+    </row>
+    <row r="37" spans="2:31" s="84" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="144" t="s">
         <v>52</v>
       </c>
-      <c r="C37" s="155"/>
-[...13 lines deleted...]
-      <c r="Q37" s="312" t="s">
+      <c r="C37" s="145"/>
+      <c r="D37" s="145"/>
+      <c r="E37" s="145"/>
+      <c r="F37" s="145"/>
+      <c r="G37" s="89"/>
+      <c r="H37" s="444"/>
+      <c r="I37" s="445"/>
+      <c r="J37" s="445"/>
+      <c r="K37" s="445"/>
+      <c r="L37" s="445"/>
+      <c r="M37" s="445"/>
+      <c r="N37" s="445"/>
+      <c r="O37" s="446"/>
+      <c r="P37" s="104"/>
+      <c r="Q37" s="447" t="s">
         <v>84</v>
       </c>
-      <c r="R37" s="313"/>
-[...16 lines deleted...]
-      <c r="B38" s="315" t="s">
+      <c r="R37" s="448"/>
+      <c r="S37" s="448"/>
+      <c r="T37" s="448"/>
+      <c r="U37" s="448"/>
+      <c r="V37" s="448"/>
+      <c r="W37" s="448"/>
+      <c r="X37" s="448"/>
+      <c r="Y37" s="448"/>
+      <c r="Z37" s="448"/>
+      <c r="AA37" s="449"/>
+      <c r="AB37" s="82"/>
+      <c r="AC37" s="82"/>
+      <c r="AD37" s="82"/>
+      <c r="AE37" s="82"/>
+    </row>
+    <row r="38" spans="2:31" s="84" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="450" t="s">
         <v>85</v>
       </c>
-      <c r="C38" s="316"/>
-[...31 lines deleted...]
-      <c r="B39" s="157" t="s">
+      <c r="C38" s="451"/>
+      <c r="D38" s="451"/>
+      <c r="E38" s="451"/>
+      <c r="F38" s="451"/>
+      <c r="G38" s="451"/>
+      <c r="H38" s="451"/>
+      <c r="I38" s="451"/>
+      <c r="J38" s="451"/>
+      <c r="K38" s="451"/>
+      <c r="L38" s="451"/>
+      <c r="M38" s="451"/>
+      <c r="N38" s="451"/>
+      <c r="O38" s="452"/>
+      <c r="P38" s="104"/>
+      <c r="Q38" s="82"/>
+      <c r="R38" s="82"/>
+      <c r="S38" s="82"/>
+      <c r="T38" s="82"/>
+      <c r="U38" s="82"/>
+      <c r="V38" s="82"/>
+      <c r="W38" s="82"/>
+      <c r="X38" s="82"/>
+      <c r="Y38" s="82"/>
+      <c r="Z38" s="82"/>
+      <c r="AA38" s="82"/>
+      <c r="AB38" s="82"/>
+      <c r="AC38" s="82"/>
+      <c r="AD38" s="82"/>
+      <c r="AE38" s="82"/>
+    </row>
+    <row r="39" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="147" t="s">
         <v>55</v>
       </c>
-      <c r="C39" s="158"/>
-[...4 lines deleted...]
-      <c r="H39" s="318" t="s">
+      <c r="C39" s="148"/>
+      <c r="D39" s="82"/>
+      <c r="E39" s="82"/>
+      <c r="F39" s="149"/>
+      <c r="G39" s="100"/>
+      <c r="H39" s="453" t="s">
         <v>56</v>
       </c>
-      <c r="I39" s="319"/>
-[...7 lines deleted...]
-      <c r="Q39" s="321" t="s">
+      <c r="I39" s="454"/>
+      <c r="J39" s="454"/>
+      <c r="K39" s="454"/>
+      <c r="L39" s="454"/>
+      <c r="M39" s="455"/>
+      <c r="N39" s="94"/>
+      <c r="O39" s="107"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="456" t="s">
         <v>57</v>
       </c>
-      <c r="R39" s="322"/>
-[...16 lines deleted...]
-      <c r="B40" s="157" t="s">
+      <c r="R39" s="457"/>
+      <c r="S39" s="457"/>
+      <c r="T39" s="457"/>
+      <c r="U39" s="457"/>
+      <c r="V39" s="457"/>
+      <c r="W39" s="457"/>
+      <c r="X39" s="457"/>
+      <c r="Y39" s="457"/>
+      <c r="Z39" s="457"/>
+      <c r="AA39" s="458"/>
+      <c r="AB39" s="82"/>
+      <c r="AC39" s="82"/>
+      <c r="AD39" s="82"/>
+      <c r="AE39" s="82"/>
+    </row>
+    <row r="40" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="147" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="158"/>
-[...4 lines deleted...]
-      <c r="H40" s="318" t="s">
+      <c r="C40" s="148"/>
+      <c r="D40" s="82"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="149"/>
+      <c r="G40" s="100"/>
+      <c r="H40" s="453" t="s">
         <v>87</v>
       </c>
-      <c r="I40" s="319"/>
-[...25 lines deleted...]
-      <c r="B41" s="157" t="s">
+      <c r="I40" s="454"/>
+      <c r="J40" s="454"/>
+      <c r="K40" s="454"/>
+      <c r="L40" s="454"/>
+      <c r="M40" s="455"/>
+      <c r="N40" s="94"/>
+      <c r="O40" s="107"/>
+      <c r="P40" s="89"/>
+      <c r="Q40" s="459"/>
+      <c r="R40" s="301"/>
+      <c r="S40" s="301"/>
+      <c r="T40" s="301"/>
+      <c r="U40" s="301"/>
+      <c r="V40" s="301"/>
+      <c r="W40" s="301"/>
+      <c r="X40" s="301"/>
+      <c r="Y40" s="301"/>
+      <c r="Z40" s="301"/>
+      <c r="AA40" s="460"/>
+      <c r="AB40" s="82"/>
+      <c r="AC40" s="82"/>
+      <c r="AD40" s="82"/>
+      <c r="AE40" s="82"/>
+    </row>
+    <row r="41" spans="2:31" s="84" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="147" t="s">
         <v>60</v>
       </c>
-      <c r="C41" s="158"/>
-[...4 lines deleted...]
-      <c r="H41" s="161" t="s">
+      <c r="C41" s="148"/>
+      <c r="D41" s="82"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="149"/>
+      <c r="G41" s="100"/>
+      <c r="H41" s="151" t="s">
         <v>88</v>
       </c>
-      <c r="I41" s="161"/>
-[...58 lines deleted...]
-      <c r="C43" s="294" t="s">
+      <c r="I41" s="151"/>
+      <c r="J41" s="151"/>
+      <c r="K41" s="151"/>
+      <c r="L41" s="151"/>
+      <c r="M41" s="150"/>
+      <c r="N41" s="94"/>
+      <c r="O41" s="107"/>
+      <c r="P41" s="89"/>
+      <c r="Q41" s="461"/>
+      <c r="R41" s="462"/>
+      <c r="S41" s="462"/>
+      <c r="T41" s="462"/>
+      <c r="U41" s="462"/>
+      <c r="V41" s="462"/>
+      <c r="W41" s="462"/>
+      <c r="X41" s="462"/>
+      <c r="Y41" s="462"/>
+      <c r="Z41" s="462"/>
+      <c r="AA41" s="463"/>
+      <c r="AB41" s="82"/>
+      <c r="AC41" s="82"/>
+      <c r="AD41" s="82"/>
+      <c r="AE41" s="82"/>
+    </row>
+    <row r="42" spans="2:31" s="84" customFormat="1" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="99"/>
+      <c r="C42" s="100"/>
+      <c r="D42" s="100"/>
+      <c r="E42" s="100"/>
+      <c r="F42" s="152"/>
+      <c r="G42" s="100"/>
+      <c r="H42" s="153"/>
+      <c r="I42" s="153"/>
+      <c r="J42" s="153"/>
+      <c r="K42" s="153"/>
+      <c r="L42" s="153"/>
+      <c r="M42" s="153"/>
+      <c r="N42" s="104"/>
+      <c r="O42" s="107"/>
+      <c r="P42" s="89"/>
+      <c r="Q42" s="82"/>
+      <c r="R42" s="82"/>
+      <c r="S42" s="82"/>
+      <c r="U42" s="82"/>
+      <c r="V42" s="82"/>
+      <c r="W42" s="82"/>
+      <c r="X42" s="82"/>
+      <c r="Y42" s="82"/>
+      <c r="Z42" s="82"/>
+      <c r="AA42" s="82"/>
+      <c r="AB42" s="82"/>
+      <c r="AC42" s="82"/>
+      <c r="AD42" s="82"/>
+      <c r="AE42" s="82"/>
+    </row>
+    <row r="43" spans="2:31" s="84" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="99"/>
+      <c r="C43" s="429" t="s">
         <v>62</v>
       </c>
-      <c r="D43" s="295"/>
-[...63 lines deleted...]
-      <c r="B45" s="168" t="s">
+      <c r="D43" s="430"/>
+      <c r="E43" s="430"/>
+      <c r="F43" s="430"/>
+      <c r="G43" s="430"/>
+      <c r="H43" s="430"/>
+      <c r="I43" s="430"/>
+      <c r="J43" s="430"/>
+      <c r="K43" s="430"/>
+      <c r="L43" s="431"/>
+      <c r="M43" s="154"/>
+      <c r="N43" s="104"/>
+      <c r="O43" s="107"/>
+      <c r="P43" s="89"/>
+      <c r="Q43" s="82"/>
+      <c r="R43" s="82"/>
+      <c r="S43" s="82"/>
+      <c r="T43" s="82"/>
+      <c r="U43" s="82"/>
+      <c r="V43" s="82"/>
+      <c r="W43" s="82"/>
+      <c r="X43" s="82"/>
+      <c r="Y43" s="82"/>
+      <c r="Z43" s="82"/>
+      <c r="AA43" s="82"/>
+      <c r="AB43" s="82"/>
+      <c r="AC43" s="82"/>
+      <c r="AD43" s="82"/>
+      <c r="AE43" s="82"/>
+    </row>
+    <row r="44" spans="2:31" s="84" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="88"/>
+      <c r="C44" s="89"/>
+      <c r="D44" s="89"/>
+      <c r="E44" s="89"/>
+      <c r="F44" s="89"/>
+      <c r="G44" s="89"/>
+      <c r="H44" s="89"/>
+      <c r="I44" s="89"/>
+      <c r="J44" s="89"/>
+      <c r="K44" s="89"/>
+      <c r="L44" s="89"/>
+      <c r="M44" s="89"/>
+      <c r="N44" s="89"/>
+      <c r="O44" s="107"/>
+      <c r="P44" s="89"/>
+      <c r="Q44" s="82"/>
+      <c r="R44" s="82"/>
+      <c r="S44" s="82"/>
+      <c r="T44" s="82"/>
+      <c r="U44" s="82"/>
+      <c r="V44" s="82"/>
+      <c r="W44" s="155"/>
+      <c r="X44" s="82"/>
+      <c r="Y44" s="82"/>
+      <c r="Z44" s="82"/>
+      <c r="AA44" s="82"/>
+      <c r="AB44" s="82"/>
+      <c r="AC44" s="82"/>
+      <c r="AD44" s="82"/>
+      <c r="AE44" s="82"/>
+    </row>
+    <row r="45" spans="2:31" s="84" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="156" t="s">
         <v>63</v>
       </c>
-      <c r="C45" s="169"/>
-[...5 lines deleted...]
-      <c r="I45" s="92" t="s">
+      <c r="C45" s="157"/>
+      <c r="D45" s="157"/>
+      <c r="E45" s="157"/>
+      <c r="F45" s="157"/>
+      <c r="G45" s="89"/>
+      <c r="H45" s="94"/>
+      <c r="I45" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="J45" s="97"/>
-[...31 lines deleted...]
-      <c r="I46" s="172" t="s">
+      <c r="J45" s="89"/>
+      <c r="K45" s="89"/>
+      <c r="L45" s="89"/>
+      <c r="M45" s="89"/>
+      <c r="N45" s="89"/>
+      <c r="O45" s="107"/>
+      <c r="P45" s="89"/>
+      <c r="Q45" s="82"/>
+      <c r="R45" s="82"/>
+      <c r="S45" s="82"/>
+      <c r="T45" s="82"/>
+      <c r="U45" s="82"/>
+      <c r="V45" s="82"/>
+      <c r="W45" s="82"/>
+      <c r="X45" s="82"/>
+      <c r="Y45" s="82"/>
+      <c r="Z45" s="82"/>
+      <c r="AA45" s="82"/>
+      <c r="AB45" s="82"/>
+      <c r="AC45" s="82"/>
+      <c r="AD45" s="82"/>
+      <c r="AE45" s="82"/>
+    </row>
+    <row r="46" spans="2:31" s="84" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="158"/>
+      <c r="C46" s="109"/>
+      <c r="D46" s="109"/>
+      <c r="E46" s="109"/>
+      <c r="F46" s="109"/>
+      <c r="G46" s="109"/>
+      <c r="H46" s="159"/>
+      <c r="I46" s="160" t="s">
         <v>65</v>
       </c>
-      <c r="J46" s="118"/>
-[...47 lines deleted...]
-    <row r="67" s="91" customFormat="1" ht="15" x14ac:dyDescent="0.3"/>
+      <c r="J46" s="109"/>
+      <c r="K46" s="109"/>
+      <c r="L46" s="109"/>
+      <c r="M46" s="109"/>
+      <c r="N46" s="109"/>
+      <c r="O46" s="161"/>
+      <c r="P46" s="89"/>
+      <c r="Q46" s="82"/>
+      <c r="R46" s="82"/>
+      <c r="S46" s="82"/>
+      <c r="T46" s="82"/>
+      <c r="U46" s="82"/>
+      <c r="V46" s="82"/>
+      <c r="W46" s="82"/>
+      <c r="X46" s="82"/>
+      <c r="Y46" s="82"/>
+      <c r="Z46" s="82"/>
+      <c r="AA46" s="82"/>
+      <c r="AB46" s="82"/>
+      <c r="AC46" s="82"/>
+      <c r="AD46" s="82"/>
+      <c r="AE46" s="82"/>
+    </row>
+    <row r="47" spans="2:31" s="84" customFormat="1" ht="14" thickTop="1" x14ac:dyDescent="0.35"/>
+    <row r="48" spans="2:31" s="84" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="49" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="50" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="51" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="52" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="53" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="54" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="55" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="56" s="84" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="57" s="84" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="58" s="84" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="59" s="84" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="60" s="84" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="61" s="84" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="62" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="63" s="84" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="64" s="84" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="65" s="84" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="66" s="84" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="67" s="84" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="85">
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="H12:O12"/>
     <mergeCell ref="Q12:U12"/>
     <mergeCell ref="W12:AE12"/>
     <mergeCell ref="B6:O6"/>
     <mergeCell ref="Q6:AE6"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="I8:O8"/>
     <mergeCell ref="Q8:U8"/>
     <mergeCell ref="X8:AE8"/>
     <mergeCell ref="I9:O9"/>
     <mergeCell ref="X9:AE9"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="Q11:U11"/>
     <mergeCell ref="W11:AE11"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="H13:O13"/>
     <mergeCell ref="Q13:U13"/>
     <mergeCell ref="W13:AE13"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="H14:O14"/>
     <mergeCell ref="B20:O20"/>
     <mergeCell ref="Q20:AE20"/>
@@ -6454,1916 +7011,1899 @@
     <mergeCell ref="W35:AE35"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:W2"/>
     <mergeCell ref="C3:W4"/>
     <mergeCell ref="C43:L43"/>
     <mergeCell ref="X2:AE2"/>
     <mergeCell ref="X3:AE3"/>
     <mergeCell ref="X4:AE4"/>
     <mergeCell ref="H36:O36"/>
     <mergeCell ref="H37:O37"/>
     <mergeCell ref="Q37:AA37"/>
     <mergeCell ref="B38:O38"/>
     <mergeCell ref="H39:M39"/>
     <mergeCell ref="Q39:AA41"/>
     <mergeCell ref="H40:M40"/>
     <mergeCell ref="Q33:U33"/>
     <mergeCell ref="W33:AE33"/>
   </mergeCells>
   <pageMargins left="1.0236220472440944" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AG67"/>
+  <dimension ref="B1:AG66"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X3" sqref="X3:AE3"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A21" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AF20" sqref="AF20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="6" style="88" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="35" max="16384" width="11.42578125" style="88"/>
+    <col min="1" max="1" width="3.08984375" style="166" customWidth="1"/>
+    <col min="2" max="2" width="13.54296875" style="166" customWidth="1"/>
+    <col min="3" max="3" width="3" style="166" customWidth="1"/>
+    <col min="4" max="7" width="11.453125" style="166" hidden="1" customWidth="1"/>
+    <col min="8" max="9" width="2.81640625" style="166" customWidth="1"/>
+    <col min="10" max="10" width="3" style="166" customWidth="1"/>
+    <col min="11" max="11" width="2.81640625" style="166" customWidth="1"/>
+    <col min="12" max="12" width="3" style="166" customWidth="1"/>
+    <col min="13" max="14" width="2.81640625" style="166" customWidth="1"/>
+    <col min="15" max="15" width="5.54296875" style="166" customWidth="1"/>
+    <col min="16" max="16" width="3.26953125" style="166" customWidth="1"/>
+    <col min="17" max="17" width="3.1796875" style="166" customWidth="1"/>
+    <col min="18" max="18" width="3.26953125" style="166" customWidth="1"/>
+    <col min="19" max="19" width="3.453125" style="166" customWidth="1"/>
+    <col min="20" max="20" width="3.26953125" style="166" customWidth="1"/>
+    <col min="21" max="21" width="4.81640625" style="166" customWidth="1"/>
+    <col min="22" max="22" width="4.26953125" style="166" customWidth="1"/>
+    <col min="23" max="23" width="6.54296875" style="166" customWidth="1"/>
+    <col min="24" max="24" width="4.90625" style="166" customWidth="1"/>
+    <col min="25" max="25" width="2.7265625" style="166" customWidth="1"/>
+    <col min="26" max="26" width="3.81640625" style="166" customWidth="1"/>
+    <col min="27" max="27" width="5" style="166" customWidth="1"/>
+    <col min="28" max="28" width="2.81640625" style="166" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="3.1796875" style="166" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="11.453125" style="166" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="8" style="166" customWidth="1"/>
+    <col min="32" max="32" width="7.26953125" style="166" customWidth="1"/>
+    <col min="33" max="33" width="4.26953125" style="166" customWidth="1"/>
+    <col min="34" max="34" width="5.7265625" style="166" customWidth="1"/>
+    <col min="35" max="16384" width="11.453125" style="166"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="17.25" thickBot="1" x14ac:dyDescent="0.35"/>
-[...25 lines deleted...]
-      <c r="X2" s="297" t="s">
+    <row r="1" spans="2:31" ht="8.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:31" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="262"/>
+      <c r="C2" s="264" t="s">
+        <v>96</v>
+      </c>
+      <c r="D2" s="264"/>
+      <c r="E2" s="264"/>
+      <c r="F2" s="264"/>
+      <c r="G2" s="264"/>
+      <c r="H2" s="264"/>
+      <c r="I2" s="264"/>
+      <c r="J2" s="264"/>
+      <c r="K2" s="264"/>
+      <c r="L2" s="264"/>
+      <c r="M2" s="264"/>
+      <c r="N2" s="264"/>
+      <c r="O2" s="264"/>
+      <c r="P2" s="264"/>
+      <c r="Q2" s="264"/>
+      <c r="R2" s="264"/>
+      <c r="S2" s="264"/>
+      <c r="T2" s="264"/>
+      <c r="U2" s="264"/>
+      <c r="V2" s="264"/>
+      <c r="W2" s="264"/>
+      <c r="X2" s="263" t="s">
         <v>90</v>
       </c>
-      <c r="Y2" s="298"/>
-[...32 lines deleted...]
-      <c r="X3" s="300" t="s">
+      <c r="Y2" s="263"/>
+      <c r="Z2" s="263"/>
+      <c r="AA2" s="263"/>
+      <c r="AB2" s="263"/>
+      <c r="AC2" s="263"/>
+      <c r="AD2" s="263"/>
+      <c r="AE2" s="263"/>
+    </row>
+    <row r="3" spans="2:31" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="262"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="264"/>
+      <c r="F3" s="264"/>
+      <c r="G3" s="264"/>
+      <c r="H3" s="264"/>
+      <c r="I3" s="264"/>
+      <c r="J3" s="264"/>
+      <c r="K3" s="264"/>
+      <c r="L3" s="264"/>
+      <c r="M3" s="264"/>
+      <c r="N3" s="264"/>
+      <c r="O3" s="264"/>
+      <c r="P3" s="264"/>
+      <c r="Q3" s="264"/>
+      <c r="R3" s="264"/>
+      <c r="S3" s="264"/>
+      <c r="T3" s="264"/>
+      <c r="U3" s="264"/>
+      <c r="V3" s="264"/>
+      <c r="W3" s="264"/>
+      <c r="X3" s="263" t="s">
         <v>95</v>
       </c>
-      <c r="Y3" s="301"/>
-[...75 lines deleted...]
-      <c r="B6" s="336" t="s">
+      <c r="Y3" s="263"/>
+      <c r="Z3" s="263"/>
+      <c r="AA3" s="263"/>
+      <c r="AB3" s="263"/>
+      <c r="AC3" s="263"/>
+      <c r="AD3" s="263"/>
+      <c r="AE3" s="263"/>
+    </row>
+    <row r="4" spans="2:31" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="262"/>
+      <c r="C4" s="264"/>
+      <c r="D4" s="264"/>
+      <c r="E4" s="264"/>
+      <c r="F4" s="264"/>
+      <c r="G4" s="264"/>
+      <c r="H4" s="264"/>
+      <c r="I4" s="264"/>
+      <c r="J4" s="264"/>
+      <c r="K4" s="264"/>
+      <c r="L4" s="264"/>
+      <c r="M4" s="264"/>
+      <c r="N4" s="264"/>
+      <c r="O4" s="264"/>
+      <c r="P4" s="264"/>
+      <c r="Q4" s="264"/>
+      <c r="R4" s="264"/>
+      <c r="S4" s="264"/>
+      <c r="T4" s="264"/>
+      <c r="U4" s="264"/>
+      <c r="V4" s="264"/>
+      <c r="W4" s="264"/>
+      <c r="X4" s="263" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y4" s="263"/>
+      <c r="Z4" s="263"/>
+      <c r="AA4" s="263"/>
+      <c r="AB4" s="263"/>
+      <c r="AC4" s="263"/>
+      <c r="AD4" s="263"/>
+      <c r="AE4" s="263"/>
+    </row>
+    <row r="5" spans="2:31" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="225"/>
+      <c r="C5" s="226"/>
+      <c r="D5" s="226"/>
+      <c r="E5" s="226"/>
+      <c r="F5" s="226"/>
+      <c r="G5" s="226"/>
+      <c r="H5" s="226"/>
+      <c r="I5" s="226"/>
+      <c r="J5" s="226"/>
+      <c r="K5" s="226"/>
+      <c r="L5" s="226"/>
+      <c r="M5" s="226"/>
+      <c r="N5" s="226"/>
+      <c r="O5" s="226"/>
+      <c r="P5" s="226"/>
+      <c r="Q5" s="226"/>
+      <c r="R5" s="226"/>
+      <c r="S5" s="226"/>
+      <c r="T5" s="226"/>
+      <c r="U5" s="226"/>
+      <c r="V5" s="226"/>
+      <c r="W5" s="226"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="80"/>
+      <c r="AA5" s="80"/>
+      <c r="AB5" s="80"/>
+      <c r="AC5" s="80"/>
+      <c r="AD5" s="80"/>
+      <c r="AE5" s="227"/>
+    </row>
+    <row r="6" spans="2:31" s="168" customFormat="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="240" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="337"/>
-[...13 lines deleted...]
-      <c r="Q6" s="336" t="s">
+      <c r="C6" s="256"/>
+      <c r="D6" s="256"/>
+      <c r="E6" s="256"/>
+      <c r="F6" s="256"/>
+      <c r="G6" s="256"/>
+      <c r="H6" s="256"/>
+      <c r="I6" s="256"/>
+      <c r="J6" s="256"/>
+      <c r="K6" s="256"/>
+      <c r="L6" s="256"/>
+      <c r="M6" s="256"/>
+      <c r="N6" s="256"/>
+      <c r="O6" s="241"/>
+      <c r="P6" s="167"/>
+      <c r="Q6" s="240" t="s">
         <v>2</v>
       </c>
-      <c r="R6" s="337"/>
-[...49 lines deleted...]
-      <c r="B8" s="379" t="s">
+      <c r="R6" s="256"/>
+      <c r="S6" s="256"/>
+      <c r="T6" s="256"/>
+      <c r="U6" s="256"/>
+      <c r="V6" s="256"/>
+      <c r="W6" s="256"/>
+      <c r="X6" s="256"/>
+      <c r="Y6" s="256"/>
+      <c r="Z6" s="256"/>
+      <c r="AA6" s="256"/>
+      <c r="AB6" s="256"/>
+      <c r="AC6" s="256"/>
+      <c r="AD6" s="256"/>
+      <c r="AE6" s="241"/>
+    </row>
+    <row r="7" spans="2:31" s="168" customFormat="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="169"/>
+      <c r="C7" s="167"/>
+      <c r="D7" s="167"/>
+      <c r="E7" s="167"/>
+      <c r="F7" s="167"/>
+      <c r="G7" s="167"/>
+      <c r="H7" s="167"/>
+      <c r="I7" s="167"/>
+      <c r="J7" s="167"/>
+      <c r="K7" s="167"/>
+      <c r="L7" s="167"/>
+      <c r="M7" s="167"/>
+      <c r="N7" s="167"/>
+      <c r="O7" s="170"/>
+      <c r="P7" s="167"/>
+      <c r="Q7" s="171"/>
+      <c r="R7" s="172"/>
+      <c r="S7" s="172"/>
+      <c r="T7" s="172"/>
+      <c r="U7" s="167"/>
+      <c r="V7" s="167"/>
+      <c r="W7" s="167"/>
+      <c r="X7" s="167"/>
+      <c r="Y7" s="167"/>
+      <c r="Z7" s="167"/>
+      <c r="AA7" s="167"/>
+      <c r="AB7" s="167"/>
+      <c r="AC7" s="167"/>
+      <c r="AD7" s="167"/>
+      <c r="AE7" s="170"/>
+    </row>
+    <row r="8" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="257" t="s">
         <v>67</v>
       </c>
-      <c r="C8" s="380"/>
-[...5 lines deleted...]
-      <c r="I8" s="401" t="s">
+      <c r="C8" s="258"/>
+      <c r="D8" s="258"/>
+      <c r="E8" s="258"/>
+      <c r="F8" s="259"/>
+      <c r="G8" s="173"/>
+      <c r="H8" s="163"/>
+      <c r="I8" s="260" t="s">
         <v>4</v>
       </c>
-      <c r="J8" s="402"/>
-[...6 lines deleted...]
-      <c r="Q8" s="359" t="s">
+      <c r="J8" s="260"/>
+      <c r="K8" s="260"/>
+      <c r="L8" s="260"/>
+      <c r="M8" s="260"/>
+      <c r="N8" s="260"/>
+      <c r="O8" s="261"/>
+      <c r="P8" s="174"/>
+      <c r="Q8" s="242" t="s">
         <v>68</v>
       </c>
-      <c r="R8" s="360"/>
-[...5 lines deleted...]
-      <c r="X8" s="395" t="s">
+      <c r="R8" s="243"/>
+      <c r="S8" s="243"/>
+      <c r="T8" s="243"/>
+      <c r="U8" s="244"/>
+      <c r="V8" s="172"/>
+      <c r="W8" s="165"/>
+      <c r="X8" s="230" t="s">
         <v>6</v>
       </c>
-      <c r="Y8" s="316"/>
-[...16 lines deleted...]
-      <c r="I9" s="392" t="s">
+      <c r="Y8" s="230"/>
+      <c r="Z8" s="230"/>
+      <c r="AA8" s="230"/>
+      <c r="AB8" s="230"/>
+      <c r="AC8" s="230"/>
+      <c r="AD8" s="230"/>
+      <c r="AE8" s="231"/>
+    </row>
+    <row r="9" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="175"/>
+      <c r="C9" s="176"/>
+      <c r="D9" s="176"/>
+      <c r="E9" s="176"/>
+      <c r="F9" s="176"/>
+      <c r="G9" s="177"/>
+      <c r="H9" s="163"/>
+      <c r="I9" s="228" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="393"/>
-[...13 lines deleted...]
-      <c r="X9" s="395" t="s">
+      <c r="J9" s="228"/>
+      <c r="K9" s="228"/>
+      <c r="L9" s="228"/>
+      <c r="M9" s="228"/>
+      <c r="N9" s="228"/>
+      <c r="O9" s="229"/>
+      <c r="P9" s="174"/>
+      <c r="Q9" s="178"/>
+      <c r="R9" s="179"/>
+      <c r="S9" s="179"/>
+      <c r="T9" s="179"/>
+      <c r="U9" s="179"/>
+      <c r="V9" s="172"/>
+      <c r="W9" s="165"/>
+      <c r="X9" s="230" t="s">
         <v>8</v>
       </c>
-      <c r="Y9" s="316"/>
-[...9 lines deleted...]
-      <c r="B10" s="396" t="s">
+      <c r="Y9" s="230"/>
+      <c r="Z9" s="230"/>
+      <c r="AA9" s="230"/>
+      <c r="AB9" s="230"/>
+      <c r="AC9" s="230"/>
+      <c r="AD9" s="230"/>
+      <c r="AE9" s="231"/>
+    </row>
+    <row r="10" spans="2:31" s="168" customFormat="1" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="232" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="397"/>
-[...4 lines deleted...]
-      <c r="H10" s="111" t="s">
+      <c r="C10" s="233"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+      <c r="F10" s="235"/>
+      <c r="G10" s="177"/>
+      <c r="H10" s="182" t="s">
         <v>10</v>
       </c>
-      <c r="I10" s="111"/>
-      <c r="J10" s="111" t="s">
+      <c r="I10" s="182"/>
+      <c r="J10" s="182" t="s">
         <v>11</v>
       </c>
-      <c r="K10" s="111"/>
-      <c r="L10" s="111" t="s">
+      <c r="K10" s="182"/>
+      <c r="L10" s="182" t="s">
         <v>12</v>
       </c>
-      <c r="M10" s="111"/>
-      <c r="N10" s="111" t="s">
+      <c r="M10" s="182"/>
+      <c r="N10" s="182" t="s">
         <v>13</v>
       </c>
-      <c r="O10" s="95"/>
-[...34 lines deleted...]
-      <c r="Q11" s="359" t="s">
+      <c r="O10" s="170"/>
+      <c r="P10" s="167"/>
+      <c r="Q10" s="178"/>
+      <c r="R10" s="179"/>
+      <c r="S10" s="179"/>
+      <c r="T10" s="179"/>
+      <c r="U10" s="179"/>
+      <c r="V10" s="172"/>
+      <c r="W10" s="104"/>
+      <c r="X10" s="167"/>
+      <c r="Y10" s="167"/>
+      <c r="Z10" s="167"/>
+      <c r="AA10" s="167"/>
+      <c r="AB10" s="167"/>
+      <c r="AC10" s="167"/>
+      <c r="AD10" s="167"/>
+      <c r="AE10" s="170"/>
+    </row>
+    <row r="11" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="180"/>
+      <c r="C11" s="181"/>
+      <c r="D11" s="183"/>
+      <c r="E11" s="183"/>
+      <c r="F11" s="183"/>
+      <c r="G11" s="177"/>
+      <c r="H11" s="164"/>
+      <c r="I11" s="177"/>
+      <c r="J11" s="164"/>
+      <c r="K11" s="177"/>
+      <c r="L11" s="164"/>
+      <c r="M11" s="177"/>
+      <c r="N11" s="164"/>
+      <c r="O11" s="170"/>
+      <c r="P11" s="167"/>
+      <c r="Q11" s="242" t="s">
         <v>14</v>
       </c>
-      <c r="R11" s="360"/>
-[...16 lines deleted...]
-      <c r="B12" s="400" t="s">
+      <c r="R11" s="243"/>
+      <c r="S11" s="243"/>
+      <c r="T11" s="243"/>
+      <c r="U11" s="244"/>
+      <c r="V11" s="172"/>
+      <c r="W11" s="245"/>
+      <c r="X11" s="246"/>
+      <c r="Y11" s="246"/>
+      <c r="Z11" s="246"/>
+      <c r="AA11" s="246"/>
+      <c r="AB11" s="246"/>
+      <c r="AC11" s="246"/>
+      <c r="AD11" s="246"/>
+      <c r="AE11" s="247"/>
+    </row>
+    <row r="12" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="248" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="398"/>
-[...13 lines deleted...]
-      <c r="Q12" s="359" t="s">
+      <c r="C12" s="249"/>
+      <c r="D12" s="249"/>
+      <c r="E12" s="249"/>
+      <c r="F12" s="250"/>
+      <c r="G12" s="184"/>
+      <c r="H12" s="251"/>
+      <c r="I12" s="252"/>
+      <c r="J12" s="252"/>
+      <c r="K12" s="252"/>
+      <c r="L12" s="252"/>
+      <c r="M12" s="252"/>
+      <c r="N12" s="252"/>
+      <c r="O12" s="253"/>
+      <c r="P12" s="106"/>
+      <c r="Q12" s="242" t="s">
         <v>69</v>
       </c>
-      <c r="R12" s="360"/>
-[...16 lines deleted...]
-      <c r="B13" s="389" t="s">
+      <c r="R12" s="243"/>
+      <c r="S12" s="243"/>
+      <c r="T12" s="243"/>
+      <c r="U12" s="244"/>
+      <c r="V12" s="172"/>
+      <c r="W12" s="245"/>
+      <c r="X12" s="246"/>
+      <c r="Y12" s="246"/>
+      <c r="Z12" s="246"/>
+      <c r="AA12" s="246"/>
+      <c r="AB12" s="246"/>
+      <c r="AC12" s="246"/>
+      <c r="AD12" s="246"/>
+      <c r="AE12" s="247"/>
+    </row>
+    <row r="13" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="254" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="390"/>
-[...13 lines deleted...]
-      <c r="Q13" s="359" t="s">
+      <c r="C13" s="255"/>
+      <c r="D13" s="255"/>
+      <c r="E13" s="255"/>
+      <c r="F13" s="255"/>
+      <c r="G13" s="177"/>
+      <c r="H13" s="251"/>
+      <c r="I13" s="252"/>
+      <c r="J13" s="252"/>
+      <c r="K13" s="252"/>
+      <c r="L13" s="252"/>
+      <c r="M13" s="252"/>
+      <c r="N13" s="252"/>
+      <c r="O13" s="253"/>
+      <c r="P13" s="106"/>
+      <c r="Q13" s="242" t="s">
         <v>18</v>
       </c>
-      <c r="R13" s="360"/>
-[...16 lines deleted...]
-      <c r="B14" s="379" t="s">
+      <c r="R13" s="243"/>
+      <c r="S13" s="243"/>
+      <c r="T13" s="243"/>
+      <c r="U13" s="244"/>
+      <c r="V13" s="172"/>
+      <c r="W13" s="245"/>
+      <c r="X13" s="246"/>
+      <c r="Y13" s="246"/>
+      <c r="Z13" s="246"/>
+      <c r="AA13" s="246"/>
+      <c r="AB13" s="246"/>
+      <c r="AC13" s="246"/>
+      <c r="AD13" s="246"/>
+      <c r="AE13" s="247"/>
+    </row>
+    <row r="14" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="265" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="380"/>
-[...31 lines deleted...]
-      <c r="B15" s="379" t="s">
+      <c r="C14" s="266"/>
+      <c r="D14" s="266"/>
+      <c r="E14" s="266"/>
+      <c r="F14" s="266"/>
+      <c r="G14" s="177"/>
+      <c r="H14" s="251"/>
+      <c r="I14" s="252"/>
+      <c r="J14" s="252"/>
+      <c r="K14" s="252"/>
+      <c r="L14" s="252"/>
+      <c r="M14" s="252"/>
+      <c r="N14" s="252"/>
+      <c r="O14" s="253"/>
+      <c r="P14" s="106"/>
+      <c r="Q14" s="178"/>
+      <c r="R14" s="179"/>
+      <c r="S14" s="179"/>
+      <c r="T14" s="179"/>
+      <c r="U14" s="179"/>
+      <c r="V14" s="172"/>
+      <c r="W14" s="172"/>
+      <c r="X14" s="172"/>
+      <c r="Y14" s="172"/>
+      <c r="Z14" s="172"/>
+      <c r="AA14" s="172"/>
+      <c r="AB14" s="172"/>
+      <c r="AC14" s="172"/>
+      <c r="AD14" s="172"/>
+      <c r="AE14" s="185"/>
+    </row>
+    <row r="15" spans="2:31" s="168" customFormat="1" ht="15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="265" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="380"/>
-[...13 lines deleted...]
-      <c r="Q15" s="359" t="s">
+      <c r="C15" s="266"/>
+      <c r="D15" s="266"/>
+      <c r="E15" s="266"/>
+      <c r="F15" s="266"/>
+      <c r="G15" s="177"/>
+      <c r="H15" s="251"/>
+      <c r="I15" s="252"/>
+      <c r="J15" s="252"/>
+      <c r="K15" s="252"/>
+      <c r="L15" s="252"/>
+      <c r="M15" s="252"/>
+      <c r="N15" s="252"/>
+      <c r="O15" s="253"/>
+      <c r="P15" s="106"/>
+      <c r="Q15" s="242" t="s">
         <v>70</v>
       </c>
-      <c r="R15" s="360"/>
-[...16 lines deleted...]
-      <c r="B16" s="384" t="s">
+      <c r="R15" s="243"/>
+      <c r="S15" s="243"/>
+      <c r="T15" s="243"/>
+      <c r="U15" s="244"/>
+      <c r="V15" s="172"/>
+      <c r="W15" s="267"/>
+      <c r="X15" s="246"/>
+      <c r="Y15" s="246"/>
+      <c r="Z15" s="246"/>
+      <c r="AA15" s="246"/>
+      <c r="AB15" s="246"/>
+      <c r="AC15" s="246"/>
+      <c r="AD15" s="246"/>
+      <c r="AE15" s="247"/>
+    </row>
+    <row r="16" spans="2:31" s="168" customFormat="1" ht="15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="268" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="385"/>
-[...13 lines deleted...]
-      <c r="Q16" s="359" t="s">
+      <c r="C16" s="269"/>
+      <c r="D16" s="269"/>
+      <c r="E16" s="269"/>
+      <c r="F16" s="269"/>
+      <c r="G16" s="186"/>
+      <c r="H16" s="251"/>
+      <c r="I16" s="252"/>
+      <c r="J16" s="252"/>
+      <c r="K16" s="252"/>
+      <c r="L16" s="252"/>
+      <c r="M16" s="252"/>
+      <c r="N16" s="252"/>
+      <c r="O16" s="253"/>
+      <c r="P16" s="106"/>
+      <c r="Q16" s="242" t="s">
         <v>71</v>
       </c>
-      <c r="R16" s="360"/>
-[...31 lines deleted...]
-      <c r="Q17" s="359" t="s">
+      <c r="R16" s="243"/>
+      <c r="S16" s="243"/>
+      <c r="T16" s="243"/>
+      <c r="U16" s="244"/>
+      <c r="V16" s="172"/>
+      <c r="W16" s="267"/>
+      <c r="X16" s="246"/>
+      <c r="Y16" s="246"/>
+      <c r="Z16" s="246"/>
+      <c r="AA16" s="246"/>
+      <c r="AB16" s="246"/>
+      <c r="AC16" s="246"/>
+      <c r="AD16" s="246"/>
+      <c r="AE16" s="247"/>
+    </row>
+    <row r="17" spans="2:31" s="168" customFormat="1" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="187"/>
+      <c r="C17" s="166"/>
+      <c r="D17" s="166"/>
+      <c r="E17" s="166"/>
+      <c r="F17" s="166"/>
+      <c r="G17" s="166"/>
+      <c r="H17" s="166"/>
+      <c r="I17" s="166"/>
+      <c r="J17" s="166"/>
+      <c r="K17" s="166"/>
+      <c r="L17" s="166"/>
+      <c r="M17" s="166"/>
+      <c r="N17" s="166"/>
+      <c r="O17" s="166"/>
+      <c r="P17" s="166"/>
+      <c r="Q17" s="242" t="s">
         <v>72</v>
       </c>
-      <c r="R17" s="360"/>
-[...16 lines deleted...]
-      <c r="B18" s="336" t="s">
+      <c r="R17" s="243"/>
+      <c r="S17" s="243"/>
+      <c r="T17" s="243"/>
+      <c r="U17" s="244"/>
+      <c r="V17" s="172"/>
+      <c r="W17" s="267"/>
+      <c r="X17" s="246"/>
+      <c r="Y17" s="246"/>
+      <c r="Z17" s="246"/>
+      <c r="AA17" s="246"/>
+      <c r="AB17" s="246"/>
+      <c r="AC17" s="246"/>
+      <c r="AD17" s="246"/>
+      <c r="AE17" s="247"/>
+    </row>
+    <row r="18" spans="2:31" s="168" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="240" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="337"/>
-[...13 lines deleted...]
-      <c r="Q18" s="371" t="s">
+      <c r="C18" s="256"/>
+      <c r="D18" s="256"/>
+      <c r="E18" s="256"/>
+      <c r="F18" s="256"/>
+      <c r="G18" s="256"/>
+      <c r="H18" s="256"/>
+      <c r="I18" s="256"/>
+      <c r="J18" s="256"/>
+      <c r="K18" s="256"/>
+      <c r="L18" s="256"/>
+      <c r="M18" s="256"/>
+      <c r="N18" s="256"/>
+      <c r="O18" s="241"/>
+      <c r="P18" s="167"/>
+      <c r="Q18" s="242" t="s">
         <v>26</v>
       </c>
-      <c r="R18" s="372"/>
-[...49 lines deleted...]
-      <c r="B20" s="376" t="s">
+      <c r="R18" s="243"/>
+      <c r="S18" s="243"/>
+      <c r="T18" s="243"/>
+      <c r="U18" s="244"/>
+      <c r="V18" s="188"/>
+      <c r="W18" s="267"/>
+      <c r="X18" s="246"/>
+      <c r="Y18" s="246"/>
+      <c r="Z18" s="246"/>
+      <c r="AA18" s="246"/>
+      <c r="AB18" s="246"/>
+      <c r="AC18" s="246"/>
+      <c r="AD18" s="246"/>
+      <c r="AE18" s="247"/>
+    </row>
+    <row r="19" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="189"/>
+      <c r="C19" s="190"/>
+      <c r="D19" s="190"/>
+      <c r="E19" s="190"/>
+      <c r="F19" s="190"/>
+      <c r="G19" s="190"/>
+      <c r="H19" s="190"/>
+      <c r="I19" s="190"/>
+      <c r="J19" s="190"/>
+      <c r="K19" s="190"/>
+      <c r="L19" s="190"/>
+      <c r="M19" s="190"/>
+      <c r="N19" s="190"/>
+      <c r="O19" s="191"/>
+      <c r="P19" s="190"/>
+      <c r="Q19" s="166"/>
+      <c r="R19" s="166"/>
+      <c r="S19" s="166"/>
+      <c r="T19" s="166"/>
+      <c r="U19" s="166"/>
+      <c r="V19" s="166"/>
+      <c r="W19" s="166"/>
+      <c r="X19" s="166"/>
+      <c r="Y19" s="166"/>
+      <c r="Z19" s="166"/>
+      <c r="AA19" s="166"/>
+      <c r="AB19" s="166"/>
+      <c r="AC19" s="166"/>
+      <c r="AD19" s="166"/>
+      <c r="AE19" s="192"/>
+    </row>
+    <row r="20" spans="2:31" s="168" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="270" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="377"/>
-[...13 lines deleted...]
-      <c r="Q20" s="336" t="s">
+      <c r="C20" s="271"/>
+      <c r="D20" s="271"/>
+      <c r="E20" s="271"/>
+      <c r="F20" s="271"/>
+      <c r="G20" s="271"/>
+      <c r="H20" s="271"/>
+      <c r="I20" s="271"/>
+      <c r="J20" s="271"/>
+      <c r="K20" s="271"/>
+      <c r="L20" s="271"/>
+      <c r="M20" s="271"/>
+      <c r="N20" s="271"/>
+      <c r="O20" s="272"/>
+      <c r="P20" s="106"/>
+      <c r="Q20" s="240" t="s">
         <v>28</v>
       </c>
-      <c r="R20" s="337"/>
-[...22 lines deleted...]
-      <c r="H21" s="105" t="s">
+      <c r="R20" s="256"/>
+      <c r="S20" s="256"/>
+      <c r="T20" s="256"/>
+      <c r="U20" s="256"/>
+      <c r="V20" s="256"/>
+      <c r="W20" s="256"/>
+      <c r="X20" s="256"/>
+      <c r="Y20" s="256"/>
+      <c r="Z20" s="256"/>
+      <c r="AA20" s="256"/>
+      <c r="AB20" s="256"/>
+      <c r="AC20" s="256"/>
+      <c r="AD20" s="256"/>
+      <c r="AE20" s="241"/>
+    </row>
+    <row r="21" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="187"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="172"/>
+      <c r="H21" s="177" t="s">
         <v>29</v>
       </c>
-      <c r="I21" s="105" t="s">
+      <c r="I21" s="177" t="s">
         <v>29</v>
       </c>
-      <c r="J21" s="105" t="s">
+      <c r="J21" s="177" t="s">
         <v>29</v>
       </c>
-      <c r="K21" s="124" t="s">
+      <c r="K21" s="177" t="s">
         <v>29</v>
       </c>
-      <c r="L21" s="124" t="s">
+      <c r="L21" s="177" t="s">
         <v>30</v>
       </c>
-      <c r="M21" s="124" t="s">
+      <c r="M21" s="177" t="s">
         <v>30</v>
       </c>
-      <c r="N21" s="124" t="s">
+      <c r="N21" s="177" t="s">
         <v>31</v>
       </c>
-      <c r="O21" s="125" t="s">
+      <c r="O21" s="193" t="s">
         <v>31</v>
       </c>
-      <c r="P21" s="124"/>
-[...18 lines deleted...]
-      <c r="B22" s="128" t="s">
+      <c r="P21" s="177"/>
+      <c r="Q21" s="178"/>
+      <c r="R21" s="179"/>
+      <c r="S21" s="179"/>
+      <c r="T21" s="179"/>
+      <c r="U21" s="182"/>
+      <c r="V21" s="182"/>
+      <c r="W21" s="182"/>
+      <c r="X21" s="182"/>
+      <c r="Y21" s="182"/>
+      <c r="Z21" s="182"/>
+      <c r="AA21" s="182"/>
+      <c r="AB21" s="182"/>
+      <c r="AC21" s="182"/>
+      <c r="AD21" s="182"/>
+      <c r="AE21" s="194"/>
+    </row>
+    <row r="22" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="195" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="129"/>
-[...13 lines deleted...]
-      <c r="Q22" s="359" t="s">
+      <c r="C22" s="196"/>
+      <c r="D22" s="196"/>
+      <c r="E22" s="196"/>
+      <c r="F22" s="196"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="165"/>
+      <c r="I22" s="165"/>
+      <c r="J22" s="165"/>
+      <c r="K22" s="165"/>
+      <c r="L22" s="165"/>
+      <c r="M22" s="165"/>
+      <c r="N22" s="165"/>
+      <c r="O22" s="165"/>
+      <c r="P22" s="104"/>
+      <c r="Q22" s="242" t="s">
         <v>75</v>
       </c>
-      <c r="R22" s="360"/>
-[...31 lines deleted...]
-      <c r="Q23" s="359" t="s">
+      <c r="R22" s="243"/>
+      <c r="S22" s="243"/>
+      <c r="T22" s="243"/>
+      <c r="U22" s="244"/>
+      <c r="V22" s="179"/>
+      <c r="W22" s="273"/>
+      <c r="X22" s="274"/>
+      <c r="Y22" s="274"/>
+      <c r="Z22" s="274"/>
+      <c r="AA22" s="274"/>
+      <c r="AB22" s="274"/>
+      <c r="AC22" s="274"/>
+      <c r="AD22" s="274"/>
+      <c r="AE22" s="275"/>
+    </row>
+    <row r="23" spans="2:31" s="168" customFormat="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="197"/>
+      <c r="C23" s="196"/>
+      <c r="D23" s="196"/>
+      <c r="E23" s="196"/>
+      <c r="F23" s="196"/>
+      <c r="G23" s="172"/>
+      <c r="H23" s="104"/>
+      <c r="I23" s="104"/>
+      <c r="J23" s="104"/>
+      <c r="K23" s="104"/>
+      <c r="L23" s="104"/>
+      <c r="M23" s="104"/>
+      <c r="N23" s="104"/>
+      <c r="O23" s="123"/>
+      <c r="P23" s="104"/>
+      <c r="Q23" s="242" t="s">
         <v>76</v>
       </c>
-      <c r="R23" s="360"/>
-[...16 lines deleted...]
-      <c r="B24" s="365" t="s">
+      <c r="R23" s="243"/>
+      <c r="S23" s="243"/>
+      <c r="T23" s="243"/>
+      <c r="U23" s="244"/>
+      <c r="V23" s="179"/>
+      <c r="W23" s="273"/>
+      <c r="X23" s="274"/>
+      <c r="Y23" s="274"/>
+      <c r="Z23" s="274"/>
+      <c r="AA23" s="274"/>
+      <c r="AB23" s="274"/>
+      <c r="AC23" s="274"/>
+      <c r="AD23" s="274"/>
+      <c r="AE23" s="275"/>
+    </row>
+    <row r="24" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="276" t="s">
         <v>77</v>
       </c>
-      <c r="C24" s="366"/>
-[...13 lines deleted...]
-      <c r="Q24" s="330" t="s">
+      <c r="C24" s="277"/>
+      <c r="D24" s="277"/>
+      <c r="E24" s="277"/>
+      <c r="F24" s="278"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="267"/>
+      <c r="I24" s="246"/>
+      <c r="J24" s="246"/>
+      <c r="K24" s="246"/>
+      <c r="L24" s="246"/>
+      <c r="M24" s="246"/>
+      <c r="N24" s="246"/>
+      <c r="O24" s="247"/>
+      <c r="P24" s="104"/>
+      <c r="Q24" s="276" t="s">
         <v>78</v>
       </c>
-      <c r="R24" s="331"/>
-[...16 lines deleted...]
-      <c r="B25" s="365" t="s">
+      <c r="R24" s="277"/>
+      <c r="S24" s="277"/>
+      <c r="T24" s="277"/>
+      <c r="U24" s="278"/>
+      <c r="V24" s="179"/>
+      <c r="W24" s="273"/>
+      <c r="X24" s="274"/>
+      <c r="Y24" s="274"/>
+      <c r="Z24" s="274"/>
+      <c r="AA24" s="274"/>
+      <c r="AB24" s="274"/>
+      <c r="AC24" s="274"/>
+      <c r="AD24" s="274"/>
+      <c r="AE24" s="275"/>
+    </row>
+    <row r="25" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="276" t="s">
         <v>37</v>
       </c>
-      <c r="C25" s="366"/>
-[...13 lines deleted...]
-      <c r="Q25" s="359" t="s">
+      <c r="C25" s="277"/>
+      <c r="D25" s="277"/>
+      <c r="E25" s="277"/>
+      <c r="F25" s="278"/>
+      <c r="G25" s="172"/>
+      <c r="H25" s="267"/>
+      <c r="I25" s="246"/>
+      <c r="J25" s="246"/>
+      <c r="K25" s="246"/>
+      <c r="L25" s="246"/>
+      <c r="M25" s="246"/>
+      <c r="N25" s="246"/>
+      <c r="O25" s="247"/>
+      <c r="P25" s="104"/>
+      <c r="Q25" s="242" t="s">
         <v>38</v>
       </c>
-      <c r="R25" s="360"/>
-[...31 lines deleted...]
-      <c r="Q26" s="359" t="s">
+      <c r="R25" s="243"/>
+      <c r="S25" s="243"/>
+      <c r="T25" s="243"/>
+      <c r="U25" s="244"/>
+      <c r="V25" s="179"/>
+      <c r="W25" s="273"/>
+      <c r="X25" s="274"/>
+      <c r="Y25" s="274"/>
+      <c r="Z25" s="274"/>
+      <c r="AA25" s="274"/>
+      <c r="AB25" s="274"/>
+      <c r="AC25" s="274"/>
+      <c r="AD25" s="274"/>
+      <c r="AE25" s="275"/>
+    </row>
+    <row r="26" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="198"/>
+      <c r="C26" s="199"/>
+      <c r="D26" s="199"/>
+      <c r="E26" s="199"/>
+      <c r="F26" s="199"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="104"/>
+      <c r="J26" s="104"/>
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="104"/>
+      <c r="N26" s="104"/>
+      <c r="O26" s="123"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="242" t="s">
         <v>71</v>
       </c>
-      <c r="R26" s="360"/>
-[...16 lines deleted...]
-      <c r="B27" s="356" t="s">
+      <c r="R26" s="243"/>
+      <c r="S26" s="243"/>
+      <c r="T26" s="243"/>
+      <c r="U26" s="244"/>
+      <c r="V26" s="179"/>
+      <c r="W26" s="273"/>
+      <c r="X26" s="274"/>
+      <c r="Y26" s="274"/>
+      <c r="Z26" s="274"/>
+      <c r="AA26" s="274"/>
+      <c r="AB26" s="274"/>
+      <c r="AC26" s="274"/>
+      <c r="AD26" s="274"/>
+      <c r="AE26" s="275"/>
+    </row>
+    <row r="27" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="240" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="357"/>
-[...13 lines deleted...]
-      <c r="Q27" s="359" t="s">
+      <c r="C27" s="256"/>
+      <c r="D27" s="256"/>
+      <c r="E27" s="256"/>
+      <c r="F27" s="256"/>
+      <c r="G27" s="256"/>
+      <c r="H27" s="256"/>
+      <c r="I27" s="256"/>
+      <c r="J27" s="256"/>
+      <c r="K27" s="256"/>
+      <c r="L27" s="256"/>
+      <c r="M27" s="256"/>
+      <c r="N27" s="256"/>
+      <c r="O27" s="241"/>
+      <c r="P27" s="167"/>
+      <c r="Q27" s="242" t="s">
         <v>72</v>
       </c>
-      <c r="R27" s="360"/>
-[...31 lines deleted...]
-      <c r="Q28" s="359" t="s">
+      <c r="R27" s="243"/>
+      <c r="S27" s="243"/>
+      <c r="T27" s="243"/>
+      <c r="U27" s="244"/>
+      <c r="V27" s="179"/>
+      <c r="W27" s="273"/>
+      <c r="X27" s="274"/>
+      <c r="Y27" s="274"/>
+      <c r="Z27" s="274"/>
+      <c r="AA27" s="274"/>
+      <c r="AB27" s="274"/>
+      <c r="AC27" s="274"/>
+      <c r="AD27" s="274"/>
+      <c r="AE27" s="275"/>
+    </row>
+    <row r="28" spans="2:31" s="168" customFormat="1" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="169"/>
+      <c r="C28" s="167"/>
+      <c r="D28" s="167"/>
+      <c r="E28" s="167"/>
+      <c r="F28" s="167"/>
+      <c r="G28" s="167"/>
+      <c r="H28" s="167"/>
+      <c r="I28" s="167"/>
+      <c r="J28" s="167"/>
+      <c r="K28" s="167"/>
+      <c r="L28" s="167"/>
+      <c r="M28" s="167"/>
+      <c r="N28" s="167"/>
+      <c r="O28" s="170"/>
+      <c r="P28" s="167"/>
+      <c r="Q28" s="242" t="s">
         <v>26</v>
       </c>
-      <c r="R28" s="360"/>
-[...17 lines deleted...]
-      <c r="C29" s="345" t="s">
+      <c r="R28" s="243"/>
+      <c r="S28" s="243"/>
+      <c r="T28" s="243"/>
+      <c r="U28" s="244"/>
+      <c r="V28" s="179"/>
+      <c r="W28" s="273"/>
+      <c r="X28" s="274"/>
+      <c r="Y28" s="274"/>
+      <c r="Z28" s="274"/>
+      <c r="AA28" s="274"/>
+      <c r="AB28" s="274"/>
+      <c r="AC28" s="274"/>
+      <c r="AD28" s="274"/>
+      <c r="AE28" s="275"/>
+    </row>
+    <row r="29" spans="2:31" s="168" customFormat="1" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="198"/>
+      <c r="C29" s="279" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="346"/>
-[...18 lines deleted...]
-      <c r="W29" s="363" t="s">
+      <c r="D29" s="280"/>
+      <c r="E29" s="280"/>
+      <c r="F29" s="280"/>
+      <c r="G29" s="280"/>
+      <c r="H29" s="280"/>
+      <c r="I29" s="281"/>
+      <c r="J29" s="104"/>
+      <c r="K29" s="200"/>
+      <c r="L29" s="282"/>
+      <c r="M29" s="282"/>
+      <c r="N29" s="282"/>
+      <c r="O29" s="283"/>
+      <c r="P29" s="199"/>
+      <c r="Q29" s="202"/>
+      <c r="R29" s="174"/>
+      <c r="S29" s="174"/>
+      <c r="T29" s="174"/>
+      <c r="U29" s="174"/>
+      <c r="V29" s="179"/>
+      <c r="W29" s="284" t="s">
         <v>42</v>
       </c>
-      <c r="X29" s="363"/>
-[...11 lines deleted...]
-      <c r="C30" s="345" t="s">
+      <c r="X29" s="284"/>
+      <c r="Y29" s="284"/>
+      <c r="Z29" s="284"/>
+      <c r="AA29" s="284"/>
+      <c r="AB29" s="284"/>
+      <c r="AC29" s="284"/>
+      <c r="AD29" s="284"/>
+      <c r="AE29" s="285"/>
+    </row>
+    <row r="30" spans="2:31" s="168" customFormat="1" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="198"/>
+      <c r="C30" s="279" t="s">
         <v>43</v>
       </c>
-      <c r="D30" s="346"/>
-[...12 lines deleted...]
-      <c r="Q30" s="348" t="s">
+      <c r="D30" s="280"/>
+      <c r="E30" s="280"/>
+      <c r="F30" s="280"/>
+      <c r="G30" s="280"/>
+      <c r="H30" s="280"/>
+      <c r="I30" s="281"/>
+      <c r="J30" s="104"/>
+      <c r="K30" s="200"/>
+      <c r="L30" s="199"/>
+      <c r="M30" s="199"/>
+      <c r="N30" s="199"/>
+      <c r="O30" s="201"/>
+      <c r="P30" s="199"/>
+      <c r="Q30" s="286" t="s">
         <v>79</v>
       </c>
-      <c r="R30" s="349"/>
-[...42 lines deleted...]
-      <c r="Z31" s="142" t="s">
+      <c r="R30" s="287"/>
+      <c r="S30" s="287"/>
+      <c r="T30" s="287"/>
+      <c r="U30" s="288"/>
+      <c r="V30" s="179"/>
+      <c r="W30" s="273"/>
+      <c r="X30" s="274"/>
+      <c r="Y30" s="274"/>
+      <c r="Z30" s="274"/>
+      <c r="AA30" s="274"/>
+      <c r="AB30" s="274"/>
+      <c r="AC30" s="274"/>
+      <c r="AD30" s="274"/>
+      <c r="AE30" s="275"/>
+    </row>
+    <row r="31" spans="2:31" s="168" customFormat="1" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="198"/>
+      <c r="C31" s="174"/>
+      <c r="D31" s="174"/>
+      <c r="E31" s="174"/>
+      <c r="F31" s="174"/>
+      <c r="G31" s="174"/>
+      <c r="H31" s="174"/>
+      <c r="I31" s="174"/>
+      <c r="J31" s="104"/>
+      <c r="K31" s="190"/>
+      <c r="L31" s="199"/>
+      <c r="M31" s="199"/>
+      <c r="N31" s="199"/>
+      <c r="O31" s="201"/>
+      <c r="P31" s="199"/>
+      <c r="Q31" s="203"/>
+      <c r="R31" s="204"/>
+      <c r="S31" s="204"/>
+      <c r="T31" s="204"/>
+      <c r="U31" s="204"/>
+      <c r="V31" s="179"/>
+      <c r="W31" s="536" t="s">
+        <v>98</v>
+      </c>
+      <c r="X31" s="224"/>
+      <c r="Y31" s="537" t="s">
         <v>81</v>
       </c>
-      <c r="AA31" s="143"/>
-[...8 lines deleted...]
-      <c r="C32" s="147" t="s">
+      <c r="Z31" s="538"/>
+      <c r="AA31" s="224"/>
+      <c r="AB31" s="134"/>
+      <c r="AC31" s="134"/>
+      <c r="AD31" s="134"/>
+      <c r="AE31" s="135"/>
+    </row>
+    <row r="32" spans="2:31" s="168" customFormat="1" ht="23.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="205"/>
+      <c r="C32" s="206" t="s">
         <v>47</v>
       </c>
-      <c r="D32" s="148"/>
-[...12 lines deleted...]
-      <c r="Q32" s="353" t="s">
+      <c r="D32" s="207"/>
+      <c r="E32" s="208"/>
+      <c r="F32" s="140"/>
+      <c r="G32" s="141"/>
+      <c r="H32" s="141"/>
+      <c r="I32" s="141"/>
+      <c r="J32" s="289"/>
+      <c r="K32" s="289"/>
+      <c r="L32" s="289"/>
+      <c r="M32" s="289"/>
+      <c r="N32" s="289"/>
+      <c r="O32" s="290"/>
+      <c r="P32" s="199"/>
+      <c r="Q32" s="291" t="s">
         <v>48</v>
       </c>
-      <c r="R32" s="354"/>
-[...31 lines deleted...]
-      <c r="Q33" s="330" t="s">
+      <c r="R32" s="292"/>
+      <c r="S32" s="292"/>
+      <c r="T32" s="292"/>
+      <c r="U32" s="293"/>
+      <c r="V32" s="179"/>
+      <c r="W32" s="273"/>
+      <c r="X32" s="274"/>
+      <c r="Y32" s="274"/>
+      <c r="Z32" s="274"/>
+      <c r="AA32" s="274"/>
+      <c r="AB32" s="274"/>
+      <c r="AC32" s="274"/>
+      <c r="AD32" s="274"/>
+      <c r="AE32" s="275"/>
+    </row>
+    <row r="33" spans="2:33" s="168" customFormat="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="198"/>
+      <c r="C33" s="177"/>
+      <c r="D33" s="177"/>
+      <c r="E33" s="177"/>
+      <c r="F33" s="142"/>
+      <c r="G33" s="142"/>
+      <c r="H33" s="142"/>
+      <c r="I33" s="142"/>
+      <c r="J33" s="142"/>
+      <c r="K33" s="142"/>
+      <c r="L33" s="142"/>
+      <c r="M33" s="142"/>
+      <c r="N33" s="142"/>
+      <c r="O33" s="142"/>
+      <c r="P33" s="142"/>
+      <c r="Q33" s="276" t="s">
         <v>71</v>
       </c>
-      <c r="R33" s="331"/>
-[...16 lines deleted...]
-      <c r="B34" s="336" t="s">
+      <c r="R33" s="277"/>
+      <c r="S33" s="277"/>
+      <c r="T33" s="277"/>
+      <c r="U33" s="278"/>
+      <c r="V33" s="179"/>
+      <c r="W33" s="273"/>
+      <c r="X33" s="274"/>
+      <c r="Y33" s="274"/>
+      <c r="Z33" s="274"/>
+      <c r="AA33" s="274"/>
+      <c r="AB33" s="274"/>
+      <c r="AC33" s="274"/>
+      <c r="AD33" s="274"/>
+      <c r="AE33" s="275"/>
+    </row>
+    <row r="34" spans="2:33" s="168" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="240" t="s">
         <v>49</v>
       </c>
-      <c r="C34" s="337"/>
-[...13 lines deleted...]
-      <c r="Q34" s="330" t="s">
+      <c r="C34" s="256"/>
+      <c r="D34" s="256"/>
+      <c r="E34" s="256"/>
+      <c r="F34" s="256"/>
+      <c r="G34" s="256"/>
+      <c r="H34" s="256"/>
+      <c r="I34" s="256"/>
+      <c r="J34" s="256"/>
+      <c r="K34" s="256"/>
+      <c r="L34" s="256"/>
+      <c r="M34" s="256"/>
+      <c r="N34" s="256"/>
+      <c r="O34" s="241"/>
+      <c r="P34" s="166"/>
+      <c r="Q34" s="276" t="s">
         <v>82</v>
       </c>
-      <c r="R34" s="331"/>
-[...31 lines deleted...]
-      <c r="Q35" s="339" t="s">
+      <c r="R34" s="277"/>
+      <c r="S34" s="277"/>
+      <c r="T34" s="277"/>
+      <c r="U34" s="278"/>
+      <c r="V34" s="179"/>
+      <c r="W34" s="273"/>
+      <c r="X34" s="274"/>
+      <c r="Y34" s="274"/>
+      <c r="Z34" s="274"/>
+      <c r="AA34" s="274"/>
+      <c r="AB34" s="274"/>
+      <c r="AC34" s="274"/>
+      <c r="AD34" s="274"/>
+      <c r="AE34" s="275"/>
+    </row>
+    <row r="35" spans="2:33" s="168" customFormat="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="171"/>
+      <c r="C35" s="172"/>
+      <c r="D35" s="172"/>
+      <c r="E35" s="172"/>
+      <c r="F35" s="167"/>
+      <c r="G35" s="167"/>
+      <c r="H35" s="167"/>
+      <c r="I35" s="167"/>
+      <c r="J35" s="167"/>
+      <c r="K35" s="167"/>
+      <c r="L35" s="167"/>
+      <c r="M35" s="167"/>
+      <c r="N35" s="167"/>
+      <c r="O35" s="170"/>
+      <c r="P35" s="167"/>
+      <c r="Q35" s="276" t="s">
         <v>26</v>
       </c>
-      <c r="R35" s="340"/>
-[...16 lines deleted...]
-      <c r="B36" s="154" t="s">
+      <c r="R35" s="277"/>
+      <c r="S35" s="277"/>
+      <c r="T35" s="277"/>
+      <c r="U35" s="278"/>
+      <c r="V35" s="162"/>
+      <c r="W35" s="273"/>
+      <c r="X35" s="274"/>
+      <c r="Y35" s="274"/>
+      <c r="Z35" s="274"/>
+      <c r="AA35" s="274"/>
+      <c r="AB35" s="274"/>
+      <c r="AC35" s="274"/>
+      <c r="AD35" s="274"/>
+      <c r="AE35" s="275"/>
+    </row>
+    <row r="36" spans="2:33" s="168" customFormat="1" ht="39" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="144" t="s">
         <v>83</v>
       </c>
-      <c r="C36" s="155"/>
-[...31 lines deleted...]
-      <c r="B37" s="154" t="s">
+      <c r="C36" s="145"/>
+      <c r="D36" s="145"/>
+      <c r="E36" s="145"/>
+      <c r="F36" s="145"/>
+      <c r="G36" s="209"/>
+      <c r="H36" s="267"/>
+      <c r="I36" s="246"/>
+      <c r="J36" s="246"/>
+      <c r="K36" s="246"/>
+      <c r="L36" s="246"/>
+      <c r="M36" s="246"/>
+      <c r="N36" s="246"/>
+      <c r="O36" s="247"/>
+      <c r="P36" s="167"/>
+      <c r="Q36" s="166"/>
+      <c r="R36" s="166"/>
+      <c r="S36" s="166"/>
+      <c r="T36" s="166"/>
+      <c r="U36" s="166"/>
+      <c r="V36" s="166"/>
+      <c r="W36" s="166"/>
+      <c r="X36" s="166"/>
+      <c r="Y36" s="166"/>
+      <c r="Z36" s="166"/>
+      <c r="AA36" s="166"/>
+      <c r="AB36" s="166"/>
+      <c r="AC36" s="166"/>
+      <c r="AD36" s="166"/>
+      <c r="AE36" s="192"/>
+    </row>
+    <row r="37" spans="2:33" s="168" customFormat="1" ht="47.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="144" t="s">
         <v>52</v>
       </c>
-      <c r="C37" s="155"/>
-[...13 lines deleted...]
-      <c r="Q37" s="312" t="s">
+      <c r="C37" s="145"/>
+      <c r="D37" s="145"/>
+      <c r="E37" s="145"/>
+      <c r="F37" s="145"/>
+      <c r="G37" s="172"/>
+      <c r="H37" s="267"/>
+      <c r="I37" s="246"/>
+      <c r="J37" s="246"/>
+      <c r="K37" s="246"/>
+      <c r="L37" s="246"/>
+      <c r="M37" s="246"/>
+      <c r="N37" s="246"/>
+      <c r="O37" s="247"/>
+      <c r="P37" s="104"/>
+      <c r="Q37" s="306" t="s">
         <v>84</v>
       </c>
-      <c r="R37" s="313"/>
-[...16 lines deleted...]
-      <c r="B38" s="315" t="s">
+      <c r="R37" s="307"/>
+      <c r="S37" s="307"/>
+      <c r="T37" s="307"/>
+      <c r="U37" s="307"/>
+      <c r="V37" s="307"/>
+      <c r="W37" s="307"/>
+      <c r="X37" s="307"/>
+      <c r="Y37" s="307"/>
+      <c r="Z37" s="307"/>
+      <c r="AA37" s="308"/>
+      <c r="AB37" s="166"/>
+      <c r="AC37" s="166"/>
+      <c r="AD37" s="166"/>
+      <c r="AE37" s="192"/>
+    </row>
+    <row r="38" spans="2:33" s="168" customFormat="1" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="309" t="s">
         <v>85</v>
       </c>
-      <c r="C38" s="316"/>
-[...31 lines deleted...]
-      <c r="B39" s="157" t="s">
+      <c r="C38" s="230"/>
+      <c r="D38" s="230"/>
+      <c r="E38" s="230"/>
+      <c r="F38" s="230"/>
+      <c r="G38" s="230"/>
+      <c r="H38" s="230"/>
+      <c r="I38" s="230"/>
+      <c r="J38" s="230"/>
+      <c r="K38" s="230"/>
+      <c r="L38" s="230"/>
+      <c r="M38" s="230"/>
+      <c r="N38" s="230"/>
+      <c r="O38" s="231"/>
+      <c r="P38" s="104"/>
+      <c r="Q38" s="166"/>
+      <c r="R38" s="166"/>
+      <c r="S38" s="166"/>
+      <c r="T38" s="166"/>
+      <c r="U38" s="166"/>
+      <c r="V38" s="166"/>
+      <c r="W38" s="166"/>
+      <c r="X38" s="166"/>
+      <c r="Y38" s="166"/>
+      <c r="Z38" s="166"/>
+      <c r="AA38" s="166"/>
+      <c r="AB38" s="166"/>
+      <c r="AC38" s="166"/>
+      <c r="AD38" s="166"/>
+      <c r="AE38" s="192"/>
+    </row>
+    <row r="39" spans="2:33" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="210" t="s">
         <v>55</v>
       </c>
-      <c r="C39" s="158"/>
-[...4 lines deleted...]
-      <c r="H39" s="318" t="s">
+      <c r="C39" s="211"/>
+      <c r="D39" s="166"/>
+      <c r="E39" s="166"/>
+      <c r="F39" s="149"/>
+      <c r="G39" s="179"/>
+      <c r="H39" s="237" t="s">
         <v>56</v>
       </c>
-      <c r="I39" s="319"/>
-[...7 lines deleted...]
-      <c r="Q39" s="321" t="s">
+      <c r="I39" s="238"/>
+      <c r="J39" s="238"/>
+      <c r="K39" s="238"/>
+      <c r="L39" s="238"/>
+      <c r="M39" s="239"/>
+      <c r="N39" s="165"/>
+      <c r="O39" s="185"/>
+      <c r="P39" s="167"/>
+      <c r="Q39" s="297" t="s">
         <v>57</v>
       </c>
-      <c r="R39" s="322"/>
-[...16 lines deleted...]
-      <c r="B40" s="157" t="s">
+      <c r="R39" s="298"/>
+      <c r="S39" s="298"/>
+      <c r="T39" s="298"/>
+      <c r="U39" s="298"/>
+      <c r="V39" s="298"/>
+      <c r="W39" s="298"/>
+      <c r="X39" s="298"/>
+      <c r="Y39" s="298"/>
+      <c r="Z39" s="298"/>
+      <c r="AA39" s="299"/>
+      <c r="AB39" s="166"/>
+      <c r="AC39" s="166"/>
+      <c r="AD39" s="166"/>
+      <c r="AE39" s="192"/>
+    </row>
+    <row r="40" spans="2:33" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="210" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="158"/>
-[...4 lines deleted...]
-      <c r="H40" s="318" t="s">
+      <c r="C40" s="211"/>
+      <c r="D40" s="166"/>
+      <c r="E40" s="166"/>
+      <c r="F40" s="149"/>
+      <c r="G40" s="179"/>
+      <c r="H40" s="237" t="s">
         <v>87</v>
       </c>
-      <c r="I40" s="319"/>
-[...25 lines deleted...]
-      <c r="B41" s="157" t="s">
+      <c r="I40" s="238"/>
+      <c r="J40" s="238"/>
+      <c r="K40" s="238"/>
+      <c r="L40" s="238"/>
+      <c r="M40" s="239"/>
+      <c r="N40" s="165"/>
+      <c r="O40" s="185"/>
+      <c r="P40" s="172"/>
+      <c r="Q40" s="300"/>
+      <c r="R40" s="301"/>
+      <c r="S40" s="301"/>
+      <c r="T40" s="301"/>
+      <c r="U40" s="301"/>
+      <c r="V40" s="301"/>
+      <c r="W40" s="301"/>
+      <c r="X40" s="301"/>
+      <c r="Y40" s="301"/>
+      <c r="Z40" s="301"/>
+      <c r="AA40" s="302"/>
+      <c r="AB40" s="166"/>
+      <c r="AC40" s="166"/>
+      <c r="AD40" s="166"/>
+      <c r="AE40" s="192"/>
+    </row>
+    <row r="41" spans="2:33" s="168" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="210" t="s">
         <v>60</v>
       </c>
-      <c r="C41" s="158"/>
-[...4 lines deleted...]
-      <c r="H41" s="161" t="s">
+      <c r="C41" s="211"/>
+      <c r="D41" s="166"/>
+      <c r="E41" s="166"/>
+      <c r="F41" s="149"/>
+      <c r="G41" s="179"/>
+      <c r="H41" s="237" t="s">
         <v>88</v>
       </c>
-      <c r="I41" s="161"/>
-[...57 lines deleted...]
-      <c r="B43" s="162"/>
+      <c r="I41" s="238"/>
+      <c r="J41" s="238"/>
+      <c r="K41" s="238"/>
+      <c r="L41" s="238"/>
+      <c r="M41" s="239"/>
+      <c r="N41" s="165"/>
+      <c r="O41" s="185"/>
+      <c r="P41" s="172"/>
+      <c r="Q41" s="303"/>
+      <c r="R41" s="304"/>
+      <c r="S41" s="304"/>
+      <c r="T41" s="304"/>
+      <c r="U41" s="304"/>
+      <c r="V41" s="304"/>
+      <c r="W41" s="304"/>
+      <c r="X41" s="304"/>
+      <c r="Y41" s="304"/>
+      <c r="Z41" s="304"/>
+      <c r="AA41" s="305"/>
+      <c r="AB41" s="166"/>
+      <c r="AC41" s="166"/>
+      <c r="AD41" s="166"/>
+      <c r="AE41" s="192"/>
+    </row>
+    <row r="42" spans="2:33" s="168" customFormat="1" ht="4.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="178"/>
+      <c r="C42" s="179"/>
+      <c r="D42" s="179"/>
+      <c r="E42" s="179"/>
+      <c r="F42" s="152"/>
+      <c r="G42" s="179"/>
+      <c r="H42" s="212"/>
+      <c r="I42" s="212"/>
+      <c r="J42" s="212"/>
+      <c r="K42" s="212"/>
+      <c r="L42" s="212"/>
+      <c r="M42" s="212"/>
+      <c r="N42" s="104"/>
+      <c r="O42" s="185"/>
+      <c r="P42" s="172"/>
+      <c r="Q42" s="166"/>
+      <c r="R42" s="166"/>
+      <c r="S42" s="166"/>
+      <c r="U42" s="166"/>
+      <c r="V42" s="166"/>
+      <c r="W42" s="166"/>
+      <c r="X42" s="166"/>
+      <c r="Y42" s="166"/>
+      <c r="Z42" s="166"/>
+      <c r="AA42" s="166"/>
+      <c r="AB42" s="166"/>
+      <c r="AC42" s="166"/>
+      <c r="AD42" s="166"/>
+      <c r="AE42" s="192"/>
+    </row>
+    <row r="43" spans="2:33" s="168" customFormat="1" ht="15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="178"/>
       <c r="C43" s="294" t="s">
         <v>62</v>
       </c>
       <c r="D43" s="295"/>
       <c r="E43" s="295"/>
       <c r="F43" s="295"/>
       <c r="G43" s="295"/>
       <c r="H43" s="295"/>
       <c r="I43" s="295"/>
       <c r="J43" s="295"/>
       <c r="K43" s="295"/>
       <c r="L43" s="296"/>
-      <c r="M43" s="166"/>
-[...36 lines deleted...]
-      <c r="Q44" s="404" t="s">
+      <c r="M43" s="165"/>
+      <c r="N43" s="104"/>
+      <c r="O43" s="185"/>
+      <c r="P43" s="172"/>
+      <c r="Q43" s="166"/>
+      <c r="R43" s="166"/>
+      <c r="S43" s="166"/>
+      <c r="T43" s="166"/>
+      <c r="U43" s="166"/>
+      <c r="V43" s="166"/>
+      <c r="W43" s="166"/>
+      <c r="X43" s="166"/>
+      <c r="Y43" s="166"/>
+      <c r="Z43" s="166"/>
+      <c r="AA43" s="166"/>
+      <c r="AB43" s="166"/>
+      <c r="AC43" s="166"/>
+      <c r="AD43" s="166"/>
+      <c r="AE43" s="192"/>
+    </row>
+    <row r="44" spans="2:33" s="168" customFormat="1" ht="9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="171"/>
+      <c r="C44" s="172"/>
+      <c r="D44" s="172"/>
+      <c r="E44" s="172"/>
+      <c r="F44" s="172"/>
+      <c r="G44" s="172"/>
+      <c r="H44" s="172"/>
+      <c r="I44" s="172"/>
+      <c r="J44" s="172"/>
+      <c r="K44" s="172"/>
+      <c r="L44" s="172"/>
+      <c r="M44" s="172"/>
+      <c r="N44" s="172"/>
+      <c r="O44" s="185"/>
+      <c r="P44" s="172"/>
+      <c r="Q44" s="297" t="s">
         <v>93</v>
       </c>
-      <c r="R44" s="405"/>
-[...16 lines deleted...]
-      <c r="B45" s="168" t="s">
+      <c r="R44" s="298"/>
+      <c r="S44" s="298"/>
+      <c r="T44" s="298"/>
+      <c r="U44" s="298"/>
+      <c r="V44" s="298"/>
+      <c r="W44" s="298"/>
+      <c r="X44" s="298"/>
+      <c r="Y44" s="298"/>
+      <c r="Z44" s="298"/>
+      <c r="AA44" s="299"/>
+      <c r="AB44" s="166"/>
+      <c r="AC44" s="166"/>
+      <c r="AD44" s="166"/>
+      <c r="AE44" s="192"/>
+    </row>
+    <row r="45" spans="2:33" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="240" t="s">
         <v>63</v>
       </c>
-      <c r="C45" s="169"/>
-[...5 lines deleted...]
-      <c r="I45" s="92" t="s">
+      <c r="C45" s="241"/>
+      <c r="D45" s="213"/>
+      <c r="E45" s="214"/>
+      <c r="F45" s="214"/>
+      <c r="G45" s="172"/>
+      <c r="H45" s="165"/>
+      <c r="I45" s="167" t="s">
         <v>64</v>
       </c>
-      <c r="J45" s="97"/>
-[...32 lines deleted...]
-      <c r="I46" s="172" t="s">
+      <c r="J45" s="172"/>
+      <c r="K45" s="172"/>
+      <c r="L45" s="172"/>
+      <c r="M45" s="172"/>
+      <c r="N45" s="172"/>
+      <c r="O45" s="185"/>
+      <c r="P45" s="172"/>
+      <c r="Q45" s="300"/>
+      <c r="R45" s="301"/>
+      <c r="S45" s="301"/>
+      <c r="T45" s="301"/>
+      <c r="U45" s="301"/>
+      <c r="V45" s="301"/>
+      <c r="W45" s="301"/>
+      <c r="X45" s="301"/>
+      <c r="Y45" s="301"/>
+      <c r="Z45" s="301"/>
+      <c r="AA45" s="302"/>
+      <c r="AB45" s="166"/>
+      <c r="AC45" s="166"/>
+      <c r="AD45" s="166"/>
+      <c r="AE45" s="192"/>
+      <c r="AG45" s="215"/>
+    </row>
+    <row r="46" spans="2:33" s="168" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="216"/>
+      <c r="C46" s="188"/>
+      <c r="D46" s="188"/>
+      <c r="E46" s="188"/>
+      <c r="F46" s="188"/>
+      <c r="G46" s="188"/>
+      <c r="H46" s="165"/>
+      <c r="I46" s="217" t="s">
         <v>65</v>
       </c>
-      <c r="J46" s="118"/>
-[...47 lines deleted...]
-    <row r="67" s="91" customFormat="1" ht="15" x14ac:dyDescent="0.3"/>
+      <c r="J46" s="188"/>
+      <c r="K46" s="188"/>
+      <c r="L46" s="188"/>
+      <c r="M46" s="188"/>
+      <c r="N46" s="188"/>
+      <c r="O46" s="218"/>
+      <c r="P46" s="172"/>
+      <c r="Q46" s="303"/>
+      <c r="R46" s="304"/>
+      <c r="S46" s="304"/>
+      <c r="T46" s="304"/>
+      <c r="U46" s="304"/>
+      <c r="V46" s="304"/>
+      <c r="W46" s="304"/>
+      <c r="X46" s="304"/>
+      <c r="Y46" s="304"/>
+      <c r="Z46" s="304"/>
+      <c r="AA46" s="305"/>
+      <c r="AB46" s="166"/>
+      <c r="AC46" s="166"/>
+      <c r="AD46" s="166"/>
+      <c r="AE46" s="192"/>
+    </row>
+    <row r="47" spans="2:33" s="168" customFormat="1" ht="14" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="219"/>
+      <c r="AE47" s="220"/>
+    </row>
+    <row r="48" spans="2:33" s="168" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="236" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="236"/>
+      <c r="D48" s="236"/>
+      <c r="E48" s="236"/>
+      <c r="F48" s="236"/>
+      <c r="G48" s="236"/>
+      <c r="H48" s="236"/>
+      <c r="I48" s="236"/>
+      <c r="J48" s="236"/>
+      <c r="K48" s="236"/>
+      <c r="L48" s="236"/>
+      <c r="M48" s="236"/>
+      <c r="N48" s="236"/>
+      <c r="O48" s="236"/>
+      <c r="P48" s="236"/>
+      <c r="Q48" s="236"/>
+      <c r="R48" s="236"/>
+      <c r="S48" s="236"/>
+      <c r="T48" s="236"/>
+      <c r="U48" s="236"/>
+      <c r="V48" s="236"/>
+      <c r="W48" s="236"/>
+      <c r="X48" s="236"/>
+      <c r="Y48" s="236"/>
+      <c r="Z48" s="236"/>
+      <c r="AA48" s="236"/>
+      <c r="AB48" s="236"/>
+      <c r="AC48" s="236"/>
+      <c r="AD48" s="236"/>
+      <c r="AE48" s="236"/>
+    </row>
+    <row r="49" spans="2:31" s="168" customFormat="1" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="221"/>
+      <c r="C49" s="222"/>
+      <c r="D49" s="222"/>
+      <c r="E49" s="222"/>
+      <c r="F49" s="222"/>
+      <c r="G49" s="222"/>
+      <c r="H49" s="222"/>
+      <c r="I49" s="222"/>
+      <c r="J49" s="222"/>
+      <c r="K49" s="222"/>
+      <c r="L49" s="222"/>
+      <c r="M49" s="222"/>
+      <c r="N49" s="222"/>
+      <c r="O49" s="222"/>
+      <c r="P49" s="222"/>
+      <c r="Q49" s="222"/>
+      <c r="R49" s="222"/>
+      <c r="S49" s="222"/>
+      <c r="T49" s="222"/>
+      <c r="U49" s="222"/>
+      <c r="V49" s="222"/>
+      <c r="W49" s="222"/>
+      <c r="X49" s="222"/>
+      <c r="Y49" s="222"/>
+      <c r="Z49" s="222"/>
+      <c r="AA49" s="222"/>
+      <c r="AB49" s="222"/>
+      <c r="AC49" s="222"/>
+      <c r="AD49" s="222"/>
+      <c r="AE49" s="223"/>
+    </row>
+    <row r="50" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.35"/>
+    <row r="51" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="52" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="53" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="54" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="55" spans="2:31" s="168" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="56" spans="2:31" s="168" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="57" spans="2:31" s="168" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="58" spans="2:31" s="168" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="59" spans="2:31" s="168" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="60" spans="2:31" s="168" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="61" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="62" spans="2:31" s="168" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="63" spans="2:31" s="168" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="64" spans="2:31" s="168" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="65" s="168" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="66" s="168" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="86">
+  <mergeCells count="89">
     <mergeCell ref="Q35:U35"/>
     <mergeCell ref="W35:AE35"/>
     <mergeCell ref="C43:L43"/>
     <mergeCell ref="Q44:AA46"/>
     <mergeCell ref="H36:O36"/>
     <mergeCell ref="H37:O37"/>
     <mergeCell ref="Q37:AA37"/>
     <mergeCell ref="B38:O38"/>
     <mergeCell ref="H39:M39"/>
     <mergeCell ref="Q39:AA41"/>
     <mergeCell ref="H40:M40"/>
     <mergeCell ref="Q33:U33"/>
     <mergeCell ref="W33:AE33"/>
     <mergeCell ref="B34:O34"/>
     <mergeCell ref="Q34:U34"/>
     <mergeCell ref="W34:AE34"/>
     <mergeCell ref="C30:I30"/>
     <mergeCell ref="Q30:U30"/>
     <mergeCell ref="W30:AE30"/>
     <mergeCell ref="J32:O32"/>
     <mergeCell ref="Q32:U32"/>
     <mergeCell ref="W32:AE32"/>
+    <mergeCell ref="Y31:Z31"/>
     <mergeCell ref="Q28:U28"/>
     <mergeCell ref="W28:AE28"/>
     <mergeCell ref="C29:I29"/>
     <mergeCell ref="L29:O29"/>
     <mergeCell ref="W29:AE29"/>
     <mergeCell ref="Q26:U26"/>
     <mergeCell ref="W26:AE26"/>
     <mergeCell ref="B27:O27"/>
     <mergeCell ref="Q27:U27"/>
     <mergeCell ref="W27:AE27"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="H24:O24"/>
     <mergeCell ref="Q24:U24"/>
     <mergeCell ref="W24:AE24"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="H25:O25"/>
     <mergeCell ref="Q25:U25"/>
     <mergeCell ref="W25:AE25"/>
     <mergeCell ref="B20:O20"/>
     <mergeCell ref="Q20:AE20"/>
     <mergeCell ref="Q22:U22"/>
     <mergeCell ref="W22:AE22"/>
     <mergeCell ref="Q23:U23"/>
     <mergeCell ref="W23:AE23"/>
     <mergeCell ref="Q17:U17"/>
     <mergeCell ref="W17:AE17"/>
     <mergeCell ref="B18:O18"/>
     <mergeCell ref="Q18:U18"/>
     <mergeCell ref="W18:AE18"/>
     <mergeCell ref="W15:AE15"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="H16:O16"/>
     <mergeCell ref="Q16:U16"/>
     <mergeCell ref="W16:AE16"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="H14:O14"/>
     <mergeCell ref="B15:F15"/>
     <mergeCell ref="H15:O15"/>
     <mergeCell ref="Q15:U15"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="X2:AE2"/>
+    <mergeCell ref="X3:AE3"/>
+    <mergeCell ref="X4:AE4"/>
+    <mergeCell ref="C2:W4"/>
+    <mergeCell ref="B6:O6"/>
+    <mergeCell ref="Q6:AE6"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="I8:O8"/>
+    <mergeCell ref="Q8:U8"/>
+    <mergeCell ref="X8:AE8"/>
+    <mergeCell ref="I9:O9"/>
+    <mergeCell ref="X9:AE9"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B48:AE48"/>
+    <mergeCell ref="H41:M41"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="Q11:U11"/>
+    <mergeCell ref="W11:AE11"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="H12:O12"/>
     <mergeCell ref="Q12:U12"/>
     <mergeCell ref="W12:AE12"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="H13:O13"/>
     <mergeCell ref="Q13:U13"/>
     <mergeCell ref="W13:AE13"/>
-    <mergeCell ref="I9:O9"/>
-[...15 lines deleted...]
-    <mergeCell ref="X4:AE4"/>
   </mergeCells>
   <pageMargins left="1.0236220472440944" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="82" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
+  <pageSetup scale="76" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...36 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F84382066620D9468DD4A08DB5914D85" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="900804eedfd3dc1940d157b4c5248ab9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a167331c-937b-46fe-a0d2-e718c142b915" xmlns:ns3="d0c44bf4-9f42-4aab-bea8-3874168f77d4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f0d3f6623eacdae1a1671d3d885f21c" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a167331c-937b-46fe-a0d2-e718c142b915"/>
     <xsd:import namespace="d0c44bf4-9f42-4aab-bea8-3874168f77d4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_Exempt" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_ExpireDateSaved" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_ExpireDate" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Seguimiento" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
@@ -8559,94 +9099,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>Document</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration" staticId="0x010100F84382066620D9468DD4A08DB5914D85" UniqueId="a9ef37cf-16a0-4a3e-abbf-b90072d0b8fc">
+      <p:Name>Retention</p:Name>
+      <p:Description>Automatic scheduling of content for processing, and performing a retention action on content that has reached its due date.</p:Description>
+      <p:CustomData/>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Seguimiento xmlns="a167331c-937b-46fe-a0d2-e718c142b915" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="a167331c-937b-46fe-a0d2-e718c142b915" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2D7F9D4-93E9-4D93-B7B1-D8B97285978F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="a167331c-937b-46fe-a0d2-e718c142b915"/>
+    <ds:schemaRef ds:uri="d0c44bf4-9f42-4aab-bea8-3874168f77d4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB99CB83-41EF-47A3-A3A0-8EDB96E1326C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C789921-4246-406D-AAE9-74BFFA5B6558}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{855B0705-A300-48C8-9899-C902FD745CF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E4E3E13-A6D5-48C7-8504-2407B86DFDA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="a167331c-937b-46fe-a0d2-e718c142b915"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="d0c44bf4-9f42-4aab-bea8-3874168f77d4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2D7F9D4-93E9-4D93-B7B1-D8B97285978F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">